--- v5 (2026-03-25)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9d909ca9c244ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re001d30c00314640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53b74c76dbe43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260029c46ee94d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6551b6610c384661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53b74c76dbe43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde57d0becd3d4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260029c46ee94d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,827</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>22,648</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>