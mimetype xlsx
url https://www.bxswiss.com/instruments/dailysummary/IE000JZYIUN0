--- v6 (2026-04-17)
+++ v7 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re001d30c00314640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990e5e936ad6409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260029c46ee94d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8cb1c71963941da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde57d0becd3d4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260029c46ee94d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3993c6c8920430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8cb1c71963941da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>