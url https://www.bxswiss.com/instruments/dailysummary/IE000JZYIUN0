--- v7 (2026-05-11)
+++ v8 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990e5e936ad6409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15731ed65469424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8cb1c71963941da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae697016c5343dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3993c6c8920430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8cb1c71963941da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec76758998341b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae697016c5343dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,476</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>25,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,508</x:t>
-[...161 lines deleted...]
-          <x:t>25,792</x:t>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>