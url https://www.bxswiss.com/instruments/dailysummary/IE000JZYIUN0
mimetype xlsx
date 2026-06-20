--- v8 (2026-05-31)
+++ v9 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15731ed65469424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bca8f43ce434dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae697016c5343dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457d0f2eb3304388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec76758998341b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae697016c5343dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d15a09c8084484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457d0f2eb3304388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>25,849</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,508</x:t>
-[...75 lines deleted...]
-          <x:t>25,812</x:t>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>27,388</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>