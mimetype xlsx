--- v9 (2026-06-20)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bca8f43ce434dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9842bc5d4f74c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457d0f2eb3304388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b25f592df3746e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d15a09c8084484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457d0f2eb3304388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e0f4d23ce54c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b25f592df3746e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>24,845</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>26,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>