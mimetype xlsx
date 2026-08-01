--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9842bc5d4f74c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507286e7510e4e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b25f592df3746e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72321462c3d4f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e0f4d23ce54c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b25f592df3746e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062a2da360c84eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72321462c3d4f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>25,883</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,765</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>25,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,036</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>