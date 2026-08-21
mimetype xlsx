--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507286e7510e4e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7880ab0081ee44ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72321462c3d4f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778080f9db1d42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062a2da360c84eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72321462c3d4f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra354d7e501204887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778080f9db1d42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,896</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>22,608</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>