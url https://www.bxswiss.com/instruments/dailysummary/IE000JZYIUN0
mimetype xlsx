--- v12 (2026-08-21)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7880ab0081ee44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee86cc82e7c4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778080f9db1d42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e99c6bb36942e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra354d7e501204887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778080f9db1d42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576860ad933b4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e99c6bb36942e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,741</x:t>
-[...43 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,641</x:t>
-[...549 lines deleted...]
-          <x:t>23,253</x:t>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>