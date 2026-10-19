--- v13 (2026-09-11)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee86cc82e7c4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d9b26030fc4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e99c6bb36942e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4148c3538cc646ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576860ad933b4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e99c6bb36942e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6ab1547fcd4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4148c3538cc646ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JZYIUN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...436 lines deleted...]
-          <x:t>23,222</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,302</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,221</x:t>
-[...4 lines deleted...]
-          <x:t>22,773</x:t>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>23,160</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>