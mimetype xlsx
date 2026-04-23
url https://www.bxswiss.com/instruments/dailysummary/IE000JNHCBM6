--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2ad073f2b247a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439530150bfb4fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713f193c013b4a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc639d97df24364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0704d48b2f48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713f193c013b4a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9919c2f017c14c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc639d97df24364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...598 lines deleted...]
-          <x:t>10,395</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,292</x:t>
-[...31 lines deleted...]
-          <x:t>10,625</x:t>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>