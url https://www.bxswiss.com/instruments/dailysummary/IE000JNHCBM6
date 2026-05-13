--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439530150bfb4fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e6eff0443e40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc639d97df24364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da07ce0358a4816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9919c2f017c14c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc639d97df24364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bf5f6407bb470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da07ce0358a4816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>10,678</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10,793</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,733</x:t>
-[...193 lines deleted...]
-          <x:t>10,894</x:t>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>