--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e6eff0443e40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d7481332214a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da07ce0358a4816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d64066d3b8f4018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bf5f6407bb470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da07ce0358a4816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba850f8763f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d64066d3b8f4018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>10,816</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,929</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,931</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>11,152</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,082</x:t>
-[...107 lines deleted...]
-          <x:t>11,022</x:t>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>