--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d7481332214a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ed8005d71640d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d64066d3b8f4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b321b735ef42c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba850f8763f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d64066d3b8f4018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e53675733514194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b321b735ef42c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,152</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,082</x:t>
-[...173 lines deleted...]
-          <x:t>10,819</x:t>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,727</x:t>
-[...65 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>10,701</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>