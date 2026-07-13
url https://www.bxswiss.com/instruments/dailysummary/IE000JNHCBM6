--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ed8005d71640d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaee8d436ea544f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b321b735ef42c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb8560d49ac42d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e53675733514194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b321b735ef42c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2bb50c7ba04c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb8560d49ac42d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>