--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaee8d436ea544f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280f651d2812458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb8560d49ac42d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e52a8c4cd3437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2bb50c7ba04c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb8560d49ac42d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1182f5820ea4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e52a8c4cd3437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,824</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,771</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>9,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,554</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>