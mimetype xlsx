--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280f651d2812458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b81dd43a8f4f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e52a8c4cd3437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d47ede4502d4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1182f5820ea4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e52a8c4cd3437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf44d36d9524854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d47ede4502d4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>9,737</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,554</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>9,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,090</x:t>
-[...291 lines deleted...]
-          <x:t>9,501</x:t>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,393</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>9,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>