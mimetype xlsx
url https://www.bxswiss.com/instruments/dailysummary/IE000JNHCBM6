--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b81dd43a8f4f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed1eabd9ccb4648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d47ede4502d4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c44a91eba14c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf44d36d9524854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d47ede4502d4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fca4fc5bf584404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c44a91eba14c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,640</x:t>
-[...58 lines deleted...]
-          <x:t>9,452</x:t>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>9,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>