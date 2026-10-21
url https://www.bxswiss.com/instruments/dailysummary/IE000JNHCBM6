--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed1eabd9ccb4648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66860196a6de4267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c44a91eba14c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc57800b493a4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fca4fc5bf584404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c44a91eba14c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc178e24337454c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc57800b493a4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Wind Energy UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JNHCBM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,356</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>9,512</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>