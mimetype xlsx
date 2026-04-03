--- v6 (2026-02-21)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6358d69b5a1a4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eea0a8769514c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648420aeb6844117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1bbc26befdd48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479512efb94f4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648420aeb6844117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2fa5b3acd84d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1bbc26befdd48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...117 lines deleted...]
-          <x:t>12,324</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>12,342</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>