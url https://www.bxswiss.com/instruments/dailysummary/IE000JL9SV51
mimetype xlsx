--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eea0a8769514c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853c65c4258d444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1bbc26befdd48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e1b6c4cdc94dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2fa5b3acd84d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1bbc26befdd48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1617f3a1f84e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e1b6c4cdc94dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>12,244</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,160</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>12,008</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>