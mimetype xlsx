--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853c65c4258d444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bf53ec56724a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e1b6c4cdc94dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3385677160be4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1617f3a1f84e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e1b6c4cdc94dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14eef27c3e4f484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3385677160be4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,231</x:t>
-[...4 lines deleted...]
-          <x:t>12,154</x:t>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,178</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>12,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,237</x:t>
-[...107 lines deleted...]
-          <x:t>12,241</x:t>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>12,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>