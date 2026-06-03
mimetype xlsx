--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bf53ec56724a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1265ad763b4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3385677160be4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ddfe9c6c8f4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14eef27c3e4f484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3385677160be4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3b91f7ca7048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ddfe9c6c8f4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>12,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,267</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>12,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>