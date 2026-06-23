--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1265ad763b4c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad668f23293480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ddfe9c6c8f4a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2eedf7a9de349d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3b91f7ca7048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ddfe9c6c8f4a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d85ae6114f4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2eedf7a9de349d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,178</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,165</x:t>
-[...21 lines deleted...]
-          <x:t>12,298</x:t>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>12,272</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>12,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,290</x:t>
-[...92 lines deleted...]
-          <x:t>12,204</x:t>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,311</x:t>
-[...9 lines deleted...]
-          <x:t>12,267</x:t>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>