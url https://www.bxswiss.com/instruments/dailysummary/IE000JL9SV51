--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad668f23293480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0cdb421d61485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2eedf7a9de349d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2de5cde1df449ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d85ae6114f4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2eedf7a9de349d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5efbb22036f4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2de5cde1df449ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>12,197</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,188</x:t>
-[...21 lines deleted...]
-          <x:t>12,402</x:t>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,272</x:t>
-[...11 lines deleted...]
-          <x:t>12,268</x:t>
+          <x:t>12,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,201</x:t>
-[...264 lines deleted...]
-          <x:t>12,328</x:t>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,282</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>12,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>