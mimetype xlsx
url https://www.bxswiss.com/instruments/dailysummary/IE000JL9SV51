--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0cdb421d61485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca03d07d20bb46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2de5cde1df449ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3081907b5bab4d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5efbb22036f4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2de5cde1df449ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82aa116e6ba248f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3081907b5bab4d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,228</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>12,170</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,297</x:t>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,264</x:t>
-[...70 lines deleted...]
-          <x:t>12,360</x:t>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,284</x:t>
-[...43 lines deleted...]
-          <x:t>12,296</x:t>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,212</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>12,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>