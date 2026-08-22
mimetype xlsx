--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca03d07d20bb46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd015c82a662645dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3081907b5bab4d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6ababb87d140b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82aa116e6ba248f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3081907b5bab4d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739cd8f8798b412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6ababb87d140b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,286</x:t>
-[...48 lines deleted...]
-          <x:t>12,309</x:t>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,280</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,327</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,286</x:t>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,329</x:t>
-[...468 lines deleted...]
-          <x:t>12,212</x:t>
+          <x:t>12,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>