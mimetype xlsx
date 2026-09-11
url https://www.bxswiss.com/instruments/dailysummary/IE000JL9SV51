--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd015c82a662645dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c6c86620064a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6ababb87d140b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aeac154f1514e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739cd8f8798b412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6ababb87d140b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5d31d77d434b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aeac154f1514e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,256</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>12,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>