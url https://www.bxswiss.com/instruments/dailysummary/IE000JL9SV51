--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c6c86620064a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa3354cf1924bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aeac154f1514e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fddd54f48e48f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5d31d77d434b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aeac154f1514e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4754ba8d673d4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fddd54f48e48f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,342</x:t>
+          <x:t>12,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,313</x:t>
-[...6 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,344</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>