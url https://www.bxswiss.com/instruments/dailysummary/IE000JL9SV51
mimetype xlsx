--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa3354cf1924bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab653e76dcc24df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fddd54f48e48f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e648e1baaf4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4754ba8d673d4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fddd54f48e48f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e83fe648644d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e648e1baaf4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Global High Yield Fallen Angels Paris-aligned Climate Core UCITS ETF  (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JL9SV51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,192</x:t>
-[...43 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,213</x:t>
-[...43 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,192</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,043</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>