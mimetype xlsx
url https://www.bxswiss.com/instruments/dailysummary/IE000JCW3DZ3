--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a4ba525ef54c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9967b17571a94c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5392b2d7988c4cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d76b5a623e64dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46df5be32e94056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5392b2d7988c4cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3491b0dde4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d76b5a623e64dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>25,267</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,826</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>27,072</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>