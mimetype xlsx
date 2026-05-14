--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9967b17571a94c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aeeb317ebe420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d76b5a623e64dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb5b51daa4a44e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3491b0dde4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d76b5a623e64dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd630af6e5ecd48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb5b51daa4a44e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>25,524</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>26,718</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>