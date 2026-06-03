--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aeeb317ebe420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07aefecc9a21429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb5b51daa4a44e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bbd2a481174605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd630af6e5ecd48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb5b51daa4a44e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b60eba77344758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bbd2a481174605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>24,303</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,675</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>23,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,198</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>