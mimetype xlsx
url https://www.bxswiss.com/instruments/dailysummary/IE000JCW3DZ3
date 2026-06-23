--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07aefecc9a21429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8bb5050c4ff4143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bbd2a481174605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc474a10eb17b49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b60eba77344758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bbd2a481174605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ed5b5ca6154906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc474a10eb17b49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,143</x:t>
-[...183 lines deleted...]
-          <x:t>22,569</x:t>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,545</x:t>
-[...21 lines deleted...]
-          <x:t>22,922</x:t>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,770</x:t>
-[...6 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,944</x:t>
-[...188 lines deleted...]
-          <x:t>23,090</x:t>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,785</x:t>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>