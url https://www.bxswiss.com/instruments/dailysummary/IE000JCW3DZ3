--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8bb5050c4ff4143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624c93534bef42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc474a10eb17b49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ddb70755734707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ed5b5ca6154906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc474a10eb17b49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7219462e794f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ddb70755734707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,090</x:t>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,785</x:t>
-[...141 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,785</x:t>
+          <x:t>23,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,568</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>22,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>