--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624c93534bef42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb5e8b796bd4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ddb70755734707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e98d057afa4272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7219462e794f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ddb70755734707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c9ff7a63ac4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e98d057afa4272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>22,994</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,344</x:t>
-[...436 lines deleted...]
-          <x:t>22,135</x:t>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>