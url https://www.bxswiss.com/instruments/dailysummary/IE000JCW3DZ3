--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb5e8b796bd4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7b2ffbd0284bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e98d057afa4272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce1cfeecbe24c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c9ff7a63ac4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e98d057afa4272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2d8cf203124217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce1cfeecbe24c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>