--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7b2ffbd0284bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c591a6a75d64b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce1cfeecbe24c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d7ba0f04b94893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2d8cf203124217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce1cfeecbe24c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f81da52b5e4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d7ba0f04b94893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>