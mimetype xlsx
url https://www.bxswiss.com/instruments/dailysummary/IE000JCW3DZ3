--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c591a6a75d64b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680fa4442e3445ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d7ba0f04b94893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d019a4d279492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f81da52b5e4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d7ba0f04b94893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206470e24c404d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d019a4d279492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>