--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680fa4442e3445ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4401d11be8542f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d019a4d279492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd786938b474b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206470e24c404d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d019a4d279492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336b1d4f60884560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd786938b474b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL X DEFENCE TECH UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000JCW3DZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,883</x:t>
-[...21 lines deleted...]
-          <x:t>22,769</x:t>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,693</x:t>
-[...129 lines deleted...]
-          <x:t>23,339</x:t>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,899</x:t>
-[...215 lines deleted...]
-          <x:t>22,437</x:t>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>