--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c5a5b68e8f4d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec07847d25a4c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075e751047c546f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52951d312346475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711b8e4ece2e4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075e751047c546f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a1a9729b074313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52951d312346475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>17,375</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>