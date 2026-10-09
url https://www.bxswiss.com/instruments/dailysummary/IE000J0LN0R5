--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec07847d25a4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed3e1a0320a4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52951d312346475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb316f138d24f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a1a9729b074313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52951d312346475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a28977eb5a34f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb316f138d24f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,742</x:t>
-[...4 lines deleted...]
-          <x:t>17,630</x:t>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>17,794</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>