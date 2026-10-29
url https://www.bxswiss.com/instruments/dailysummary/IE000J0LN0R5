--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed3e1a0320a4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b20d2e1a6941b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb316f138d24f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c16e03c342f4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a28977eb5a34f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb316f138d24f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2dbac2fbf6e41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c16e03c342f4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,735</x:t>
-[...360 lines deleted...]
-          <x:t>17,657</x:t>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>