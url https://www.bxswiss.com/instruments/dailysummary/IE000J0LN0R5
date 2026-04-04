--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31666bf85e6f41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ba3a53917343bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra203a3325d7f42fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f6704b278249c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910c419c4a8b4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra203a3325d7f42fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e7dfcf6f004dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f6704b278249c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>16,074</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,058</x:t>
-[...259 lines deleted...]
-          <x:t>16,358</x:t>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>16,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>