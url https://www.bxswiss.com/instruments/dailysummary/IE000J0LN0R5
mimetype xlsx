--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ba3a53917343bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2139ad5ddc4eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f6704b278249c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b7a692705a431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e7dfcf6f004dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f6704b278249c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03af2b9654a4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b7a692705a431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>16,951</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,901</x:t>
-[...323 lines deleted...]
-          <x:t>17,430</x:t>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>