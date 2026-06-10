--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2139ad5ddc4eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95967deec18e4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b7a692705a431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b300ab1cc44cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03af2b9654a4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b7a692705a431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re336c1ba6ae14b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b300ab1cc44cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>17,187</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>17,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>