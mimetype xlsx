--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95967deec18e4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50265ada262341d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b300ab1cc44cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8a95babb094623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re336c1ba6ae14b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b300ab1cc44cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a9d1afcfed41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8a95babb094623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>17,271</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,291</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>17,464</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,438</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>