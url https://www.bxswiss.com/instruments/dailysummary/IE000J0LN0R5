--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50265ada262341d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf3f18d5c8f4847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8a95babb094623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b638a5bc304b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a9d1afcfed41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8a95babb094623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd537c18cdcef4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b638a5bc304b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>16,756</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,678</x:t>
-[...247 lines deleted...]
-          <x:t>16,057</x:t>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>