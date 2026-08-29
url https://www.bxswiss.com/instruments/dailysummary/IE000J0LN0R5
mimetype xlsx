--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf3f18d5c8f4847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c5a5b68e8f4d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b638a5bc304b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075e751047c546f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd537c18cdcef4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b638a5bc304b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711b8e4ece2e4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075e751047c546f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Energy Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000J0LN0R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>17,033</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>