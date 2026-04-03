--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce892c5dd92749b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f06b190f60241fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4a717382e84983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e31339023a542f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a9cff7d3c24a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4a717382e84983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431863a37d4647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e31339023a542f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>11,647</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,554</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>11,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,639</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>