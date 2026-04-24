--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f06b190f60241fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ebf9d229d746d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e31339023a542f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4667713f9f4bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431863a37d4647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e31339023a542f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R271c7ea0c3b34246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4667713f9f4bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>11,504</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,396</x:t>
-[...544 lines deleted...]
-          <x:t>11,191</x:t>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>