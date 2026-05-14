--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ebf9d229d746d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba9f0c91a014720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4667713f9f4bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09ad928c37846eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R271c7ea0c3b34246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4667713f9f4bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39e87f389174d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09ad928c37846eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>11,203</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,177</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>11,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,448</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>