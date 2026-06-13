--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba9f0c91a014720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e8ab0e1ec1443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09ad928c37846eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12995ff0c34f42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39e87f389174d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09ad928c37846eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431bda140c5a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12995ff0c34f42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>11,631</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>11,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>11,697</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>