--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e8ab0e1ec1443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c163ee98ca4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12995ff0c34f42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f971359d1554885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431bda140c5a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12995ff0c34f42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9573b2b039e34ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f971359d1554885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>12,067</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,988</x:t>
-[...178 lines deleted...]
-          <x:t>12,127</x:t>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,096</x:t>
-[...4 lines deleted...]
-          <x:t>12,270</x:t>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>