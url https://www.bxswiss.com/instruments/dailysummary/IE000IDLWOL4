--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c163ee98ca4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfff23b89bd4916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f971359d1554885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e8d2a59eab4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9573b2b039e34ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f971359d1554885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9e8ce52c8f4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e8d2a59eab4b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,127</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,096</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,395</x:t>
-[...291 lines deleted...]
-          <x:t>12,367</x:t>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,274</x:t>
-[...247 lines deleted...]
-          <x:t>12,486</x:t>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>