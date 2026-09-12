--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfff23b89bd4916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a1f197ecd54e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e8d2a59eab4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b1f229a94d454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9e8ce52c8f4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e8d2a59eab4b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47613e30c9e43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b1f229a94d454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>12,542</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>