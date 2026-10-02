--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a1f197ecd54e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3325629cb94cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b1f229a94d454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3659c0c4dc3b408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47613e30c9e43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b1f229a94d454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994f54ba1c0448f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3659c0c4dc3b408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,080</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>13,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,106</x:t>
-[...269 lines deleted...]
-          <x:t>13,053</x:t>
+          <x:t>12,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,914</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>