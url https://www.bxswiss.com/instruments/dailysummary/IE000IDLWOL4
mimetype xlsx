--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3325629cb94cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa48988279124cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3659c0c4dc3b408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf41b0b6cd14ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994f54ba1c0448f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3659c0c4dc3b408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec3fe34f89d44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf41b0b6cd14ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight Scored &amp; Screened UCITS ETF 2C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000IDLWOL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>12,886</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,715</x:t>
-[...112 lines deleted...]
-          <x:t>12,569</x:t>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>12,287</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>