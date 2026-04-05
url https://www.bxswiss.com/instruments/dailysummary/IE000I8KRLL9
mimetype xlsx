--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35ee6e256f14db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd640c59045714918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a2f15780914361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra067b9704521473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5358070ce17c4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a2f15780914361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18068fa2509c4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra067b9704521473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,248</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,039</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,521</x:t>
-[...252 lines deleted...]
-          <x:t>10,046</x:t>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>