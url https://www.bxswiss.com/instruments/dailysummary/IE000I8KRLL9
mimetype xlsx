--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd640c59045714918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4776d612fd547ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra067b9704521473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d2732b0cbb4cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18068fa2509c4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra067b9704521473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3be8df0de344cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d2732b0cbb4cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,303</x:t>
-[...548 lines deleted...]
-        <x:is>
           <x:t>10,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>