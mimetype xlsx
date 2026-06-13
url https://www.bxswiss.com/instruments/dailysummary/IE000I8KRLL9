--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4776d612fd547ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f697596cca44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d2732b0cbb4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd636b73f2b2d469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3be8df0de344cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d2732b0cbb4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a42b9ce8d0475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd636b73f2b2d469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>13,179</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>