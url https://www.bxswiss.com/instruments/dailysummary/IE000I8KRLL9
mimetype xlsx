--- v8 (2026-06-13)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f697596cca44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5560904fcddc4ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd636b73f2b2d469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd001f1c32054a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a42b9ce8d0475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd636b73f2b2d469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef29afe7b894508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd001f1c32054a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,295</x:t>
-[...70 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>18,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,013</x:t>
-[...58 lines deleted...]
-          <x:t>15,000</x:t>
+          <x:t>18,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>17,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>