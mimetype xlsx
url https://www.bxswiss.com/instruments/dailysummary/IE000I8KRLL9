--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5560904fcddc4ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9f890c275f4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd001f1c32054a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d4df7d7284475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef29afe7b894508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd001f1c32054a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08bc113ffb764ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d4df7d7284475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,000</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...550 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>