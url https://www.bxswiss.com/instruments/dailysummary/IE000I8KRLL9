--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9f890c275f4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb33c406c2c4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d4df7d7284475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53999d0fbb7b4306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08bc113ffb764ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d4df7d7284475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66358aa541dd4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53999d0fbb7b4306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,561</x:t>
+          <x:t>17,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,238</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>17,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,984</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>