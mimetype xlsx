--- v11 (2026-08-13)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb33c406c2c4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0d32bababd48a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53999d0fbb7b4306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9486213e314238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66358aa541dd4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53999d0fbb7b4306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8575a1d5d9b240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9486213e314238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>