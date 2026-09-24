--- v12 (2026-09-03)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0d32bababd48a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d9f5c86807449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9486213e314238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114d94d7022c470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8575a1d5d9b240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9486213e314238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71fe680f08f4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114d94d7022c470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,512</x:t>
-[...38 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,607</x:t>
-[...11 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,863</x:t>
-[...38 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,563</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>15,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,000</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>