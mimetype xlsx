--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d9f5c86807449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a87220a7c0847cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114d94d7022c470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3f29d898c14126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71fe680f08f4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114d94d7022c470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f76d0df94f4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3f29d898c14126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>16,168</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>17,489</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>