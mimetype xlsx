--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a87220a7c0847cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a4280115984e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3f29d898c14126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7206f528c7104093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f76d0df94f4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3f29d898c14126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4989408bb1a45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7206f528c7104093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000I8KRLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,020</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>16,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,864</x:t>
-[...269 lines deleted...]
-          <x:t>16,772</x:t>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>