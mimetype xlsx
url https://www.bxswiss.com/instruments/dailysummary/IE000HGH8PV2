--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbbeadfcd3e4a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334fdeba78574d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572089f4de5e4793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19226a130e8f4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063477e2c5654007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572089f4de5e4793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd350363d604d4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19226a130e8f4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,767</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,721</x:t>
-[...16 lines deleted...]
-          <x:t>14,722</x:t>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,722</x:t>
-[...188 lines deleted...]
-          <x:t>14,443</x:t>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>14,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>