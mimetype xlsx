--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334fdeba78574d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63690d35476a4961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19226a130e8f4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a120f75d9d1402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd350363d604d4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19226a130e8f4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a882297b21e43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a120f75d9d1402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,748</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>14,921</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>14,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,883</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>