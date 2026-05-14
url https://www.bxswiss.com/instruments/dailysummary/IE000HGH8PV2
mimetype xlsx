--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63690d35476a4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef743e2ae7f44ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a120f75d9d1402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeaf55a18ffb4119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a882297b21e43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a120f75d9d1402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c75e3a46ce84f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeaf55a18ffb4119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,161</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>15,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,142</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>