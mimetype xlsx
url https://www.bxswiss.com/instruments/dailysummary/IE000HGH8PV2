--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef743e2ae7f44ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e10cb845b6741f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeaf55a18ffb4119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e7b57f34a4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c75e3a46ce84f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeaf55a18ffb4119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c9a4f69c834f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e7b57f34a4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>15,237</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,089</x:t>
-[...124 lines deleted...]
-          <x:t>15,444</x:t>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,421</x:t>
-[...227 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>