--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e10cb845b6741f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596d1ac2e20d49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e7b57f34a4313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072d182001a148b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c9a4f69c834f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e7b57f34a4313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e9f7aa66ae43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072d182001a148b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>15,558</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,519</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>15,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,491</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>15,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,724</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>