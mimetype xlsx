--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596d1ac2e20d49de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde50ff1df41c4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072d182001a148b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3483d461ca8a4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e9f7aa66ae43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072d182001a148b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2a1c96b04f44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3483d461ca8a4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>15,759</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,740</x:t>
-[...16 lines deleted...]
-          <x:t>15,761</x:t>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,804</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>