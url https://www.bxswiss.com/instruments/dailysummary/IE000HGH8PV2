--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde50ff1df41c4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0083bc7ff08a4a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3483d461ca8a4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b8aa7cac604b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2a1c96b04f44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3483d461ca8a4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbefa39aec2684a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b8aa7cac604b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>16,098</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,072</x:t>
-[...178 lines deleted...]
-          <x:t>16,168</x:t>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,151</x:t>
-[...193 lines deleted...]
-          <x:t>16,183</x:t>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>