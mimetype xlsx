--- v11 (2026-08-02)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0083bc7ff08a4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f76a88290d14041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b8aa7cac604b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd060435f13e4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbefa39aec2684a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b8aa7cac604b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba0c22530c44f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd060435f13e4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>16,130</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,124</x:t>
-[...296 lines deleted...]
-          <x:t>16,307</x:t>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>16,185</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>