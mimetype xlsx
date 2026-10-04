--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f76a88290d14041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283d3c95f1c34623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd060435f13e4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bb68e4a99b407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba0c22530c44f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd060435f13e4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016d38e5edde426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bb68e4a99b407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>16,527</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,354</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>16,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>