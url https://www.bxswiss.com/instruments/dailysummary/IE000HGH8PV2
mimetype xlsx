--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283d3c95f1c34623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c6dd8466314031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bb68e4a99b407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebaf764cc3b54d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016d38e5edde426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bb68e4a99b407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf7922e2e594e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebaf764cc3b54d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Annual Tail Hedge UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000HGH8PV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>