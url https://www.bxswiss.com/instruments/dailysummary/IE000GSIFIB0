--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f58273913f46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e7073848b14064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fa79d912eb4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd41358e80af420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d577a395c54d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fa79d912eb4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cdaa13428f422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd41358e80af420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>12,968</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>13,232</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>