--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e7073848b14064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9de06c4d0a04303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd41358e80af420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ded6e929830428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cdaa13428f422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd41358e80af420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebfa67f61ae4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ded6e929830428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,126</x:t>
-[...16 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,141</x:t>
-[...58 lines deleted...]
-          <x:t>13,079</x:t>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>13,024</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>13,038</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>