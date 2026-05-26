--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9de06c4d0a04303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5526c6f7cc45406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ded6e929830428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1bd9653de584d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebfa67f61ae4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ded6e929830428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b473424c1447fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1bd9653de584d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,178</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,175</x:t>
-[...48 lines deleted...]
-          <x:t>13,107</x:t>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,159</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>29.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,246</x:t>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,210</x:t>
-[...80 lines deleted...]
-          <x:t>13,080</x:t>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>