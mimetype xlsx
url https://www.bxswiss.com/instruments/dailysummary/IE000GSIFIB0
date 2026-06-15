--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5526c6f7cc45406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092aff1c84264b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1bd9653de584d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6eb266d78fe418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b473424c1447fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1bd9653de584d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd51722b503340ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6eb266d78fe418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,116</x:t>
-[...26 lines deleted...]
-          <x:t>13,084</x:t>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>13,199</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,171</x:t>
-[...463 lines deleted...]
-          <x:t>13,168</x:t>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>