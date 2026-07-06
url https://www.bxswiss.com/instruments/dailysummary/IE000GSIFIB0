--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092aff1c84264b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815935782eaa417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6eb266d78fe418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dafad593d4e402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd51722b503340ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6eb266d78fe418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e2a681722d496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dafad593d4e402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,243</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>13,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,335</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>