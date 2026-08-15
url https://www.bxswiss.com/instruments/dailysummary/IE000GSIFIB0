--- v10 (2026-07-06)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815935782eaa417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d8f8c0e276459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dafad593d4e402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec092f26523496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e2a681722d496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dafad593d4e402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7a10be1fc94b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec092f26523496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>13,557</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>13,618</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,602</x:t>
-[...6 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,633</x:t>
-[...193 lines deleted...]
-          <x:t>13,519</x:t>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>