--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d8f8c0e276459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6d22428a234153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec092f26523496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfcc3613b0647b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7a10be1fc94b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec092f26523496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd848f4c4cc5461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfcc3613b0647b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>13,571</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>13,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,578</x:t>
-[...21 lines deleted...]
-          <x:t>13,551</x:t>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>13,691</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>