--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6d22428a234153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249aaa2b74e340d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfcc3613b0647b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403a0eee231f42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd848f4c4cc5461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfcc3613b0647b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b389c0a978d4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403a0eee231f42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,652</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,710</x:t>
-[...97 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>13,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>