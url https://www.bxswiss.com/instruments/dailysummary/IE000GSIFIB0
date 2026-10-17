--- v13 (2026-09-25)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249aaa2b74e340d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b2a46b4cf243e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403a0eee231f42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf7e74110dd4853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b389c0a978d4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403a0eee231f42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf546b7357014a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf7e74110dd4853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>