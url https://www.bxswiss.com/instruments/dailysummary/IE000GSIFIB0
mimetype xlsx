--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b2a46b4cf243e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e54d507b9948e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf7e74110dd4853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70a71aaf3034414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf546b7357014a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf7e74110dd4853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787362966bd04af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70a71aaf3034414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X 1-3 Month T-Bill UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GSIFIB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,840</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,884</x:t>
-        </x:is>
-[...619 lines deleted...]
-          <x:t>14,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>