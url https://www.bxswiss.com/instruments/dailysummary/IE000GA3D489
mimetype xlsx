--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c11cead1b34b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd3a632b82e47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60748a234e4447f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86524209cb6426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7e374f9a2f44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60748a234e4447f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94821229ad74d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86524209cb6426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,856</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,823</x:t>
-[...6 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,052</x:t>
-[...26 lines deleted...]
-          <x:t>6,041</x:t>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,033</x:t>
-[...183 lines deleted...]
-          <x:t>5,786</x:t>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,992</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>5,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>