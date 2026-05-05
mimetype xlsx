--- v5 (2026-04-14)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd3a632b82e47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d339cfb1c44fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86524209cb6426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617f9d6ba1c4b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94821229ad74d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86524209cb6426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2901f832a7a46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617f9d6ba1c4b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>5,804</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,839</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,842</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,813</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>5,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>