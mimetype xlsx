--- v6 (2026-05-05)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d339cfb1c44fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c120c6daf0484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617f9d6ba1c4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec2c1910aa645b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2901f832a7a46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617f9d6ba1c4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef4cf152ee74da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec2c1910aa645b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>6,260</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,237</x:t>
-[...16 lines deleted...]
-          <x:t>6,510</x:t>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,350</x:t>
-[...173 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,506</x:t>
-[...117 lines deleted...]
-          <x:t>6,585</x:t>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>