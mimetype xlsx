--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c120c6daf0484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6d7060066a43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec2c1910aa645b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e52c1bb44284f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef4cf152ee74da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec2c1910aa645b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5bb38c71d14a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e52c1bb44284f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>6,418</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,397</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>6,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>