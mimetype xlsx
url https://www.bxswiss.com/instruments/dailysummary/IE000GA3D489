--- v8 (2026-07-04)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6d7060066a43fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cd4ee0a1714830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e52c1bb44284f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b4d41d17d4473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5bb38c71d14a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e52c1bb44284f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3615ab72385d4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b4d41d17d4473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>7,094</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>7,296</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>