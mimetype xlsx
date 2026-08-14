--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cd4ee0a1714830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4344437269314208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b4d41d17d4473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c999c1554594f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3615ab72385d4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b4d41d17d4473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7911636f268b40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c999c1554594f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,984</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,880</x:t>
-[...33 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,146</x:t>
-[...21 lines deleted...]
-          <x:t>7,206</x:t>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,476</x:t>
-[...441 lines deleted...]
-          <x:t>6,570</x:t>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>