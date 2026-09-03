--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4344437269314208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df13667a9fb48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c999c1554594f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d81c0af8424e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7911636f268b40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c999c1554594f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d61b5feeef343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d81c0af8424e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>