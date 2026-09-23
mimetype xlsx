--- v11 (2026-09-03)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df13667a9fb48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5310bc1862f34925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d81c0af8424e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7897eedceea742a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d61b5feeef343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d81c0af8424e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ee43bc7ead4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7897eedceea742a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,654</x:t>
-[...4 lines deleted...]
-          <x:t>7,430</x:t>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...208 lines deleted...]
-          <x:t>7,465</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>