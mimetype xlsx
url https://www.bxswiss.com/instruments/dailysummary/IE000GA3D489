--- v12 (2026-09-23)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5310bc1862f34925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a609496e9946b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7897eedceea742a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649e47b5d8804edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ee43bc7ead4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7897eedceea742a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbec0aa3f904c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649e47b5d8804edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>7,487</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,586</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>