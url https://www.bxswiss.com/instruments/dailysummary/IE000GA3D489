--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a609496e9946b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2831419e1282449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649e47b5d8804edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ce73b68c3743a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbec0aa3f904c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649e47b5d8804edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3107a176a87b4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ce73b68c3743a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Innovation UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000GA3D489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,528</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>8,142</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>