--- v0 (2026-09-17)
+++ v1 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7ec904753c4934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e27cf8680cc4555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873407ec4e214636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f461822f1234bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de3c750506743bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873407ec4e214636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03b2b3f4ce240de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f461822f1234bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World Ex-US UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000G1H7OC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...69 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,085</x:t>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>4,092</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>4,058</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>