--- v1 (2026-10-08)
+++ v2 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e27cf8680cc4555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97402b45d7b4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f461822f1234bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b78fab43edc49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03b2b3f4ce240de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f461822f1234bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23613d11e0034a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b78fab43edc49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World Ex-US UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000G1H7OC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,092</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,109</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,068</x:t>
-[...43 lines deleted...]
-          <x:t>4,095</x:t>
+          <x:t>4,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,043</x:t>
-[...26 lines deleted...]
-          <x:t>4,064</x:t>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,058</x:t>
-[...404 lines deleted...]
-          <x:t>4,051</x:t>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>