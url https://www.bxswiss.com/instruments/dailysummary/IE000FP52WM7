--- v4 (2026-03-27)
+++ v5 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432e762e535f46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3392828ee6ef40c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349e025d2aa64786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe593534ede84cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6cb75678d44c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349e025d2aa64786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ebf5ee53a34567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe593534ede84cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>