--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3392828ee6ef40c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c366e5334f94063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe593534ede84cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb086e6bf2acc4894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ebf5ee53a34567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe593534ede84cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5b12640e8347e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb086e6bf2acc4894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>