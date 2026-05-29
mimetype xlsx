--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c366e5334f94063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3347ad3ded4f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb086e6bf2acc4894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9738006b44d4457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5b12640e8347e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb086e6bf2acc4894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec50223e85dd432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9738006b44d4457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>21,056</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,955</x:t>
-[...6 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,039</x:t>
-[...495 lines deleted...]
-          <x:t>21,803</x:t>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>