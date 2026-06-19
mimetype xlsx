--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3347ad3ded4f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb44bf94f33472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9738006b44d4457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387ecc1abc264088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec50223e85dd432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9738006b44d4457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5090fd8adad946cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387ecc1abc264088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>20,739</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,389</x:t>
-[...80 lines deleted...]
-          <x:t>20,464</x:t>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,196</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>21,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>