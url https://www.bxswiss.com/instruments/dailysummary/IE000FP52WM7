--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb44bf94f33472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dd72457dd74bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387ecc1abc264088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7bc2b7397a74a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5090fd8adad946cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387ecc1abc264088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0595c9cde5d644ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7bc2b7397a74a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,642</x:t>
-[...85 lines deleted...]
-          <x:t>20,827</x:t>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,613</x:t>
-[...58 lines deleted...]
-          <x:t>18,859</x:t>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...154 lines deleted...]
-          <x:t>20,971</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>