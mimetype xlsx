--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dd72457dd74bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad1f1031e334780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7bc2b7397a74a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e370c4e9634d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0595c9cde5d644ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7bc2b7397a74a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea165e5b165e4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e370c4e9634d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>18,859</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>