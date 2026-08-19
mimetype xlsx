--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad1f1031e334780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558e234142cb4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e370c4e9634d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c4c24e01894081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea165e5b165e4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e370c4e9634d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c08ee539d31499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c4c24e01894081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>