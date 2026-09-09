--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558e234142cb4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d90ed532fd8480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c4c24e01894081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb359dbff278d491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c08ee539d31499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c4c24e01894081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7654ea044a1149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb359dbff278d491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>