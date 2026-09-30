--- v12 (2026-09-09)
+++ v13 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d90ed532fd8480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9809afa5b48e4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb359dbff278d491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0fcc1a6b274b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7654ea044a1149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb359dbff278d491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8de257063a42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0fcc1a6b274b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,670</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>21,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,258</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>20,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>