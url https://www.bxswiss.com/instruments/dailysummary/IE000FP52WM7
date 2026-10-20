--- v13 (2026-09-30)
+++ v14 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9809afa5b48e4faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211dd36d04fd486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0fcc1a6b274b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9596e75e67743f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8de257063a42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0fcc1a6b274b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521e9ead18d74143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9596e75e67743f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Disruptive Materials UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FP52WM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>