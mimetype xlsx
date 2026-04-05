--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41d6be6dddb4c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf05f40bf174be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde2a3ac92814cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98cadbbe4994f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369d7b44468640d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde2a3ac92814cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4515538df8ef4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98cadbbe4994f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>17,640</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,640</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>17,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,395</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>