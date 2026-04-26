--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf05f40bf174be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f481bfcfd34089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98cadbbe4994f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c42dd2496c46e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4515538df8ef4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98cadbbe4994f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebac7305727347fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c42dd2496c46e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>16,939</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>