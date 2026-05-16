--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f481bfcfd34089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be64acd6dc440fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c42dd2496c46e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1c4fd1d3c9460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebac7305727347fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c42dd2496c46e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7b78a5977e49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1c4fd1d3c9460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,734</x:t>
-[...124 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,011</x:t>
-[...171 lines deleted...]
-          <x:t>17,663</x:t>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>