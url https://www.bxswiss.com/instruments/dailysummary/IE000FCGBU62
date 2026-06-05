--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be64acd6dc440fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1547ac31ad95466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1c4fd1d3c9460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b92268d00564cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7b78a5977e49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1c4fd1d3c9460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706d483d741c45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b92268d00564cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,011</x:t>
-[...31 lines deleted...]
-          <x:t>17,862</x:t>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>17,924</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,937</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>17,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>