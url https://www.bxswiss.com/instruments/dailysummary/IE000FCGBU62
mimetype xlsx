--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1547ac31ad95466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e87edcde7444117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b92268d00564cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ada1856c34d4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706d483d741c45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b92268d00564cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28aca98206043b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ada1856c34d4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>17,287</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>17,928</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>18,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>