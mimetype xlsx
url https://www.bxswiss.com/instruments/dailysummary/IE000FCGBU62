--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e87edcde7444117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e78442ba3e24c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ada1856c34d4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc82f38a6d6f40f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28aca98206043b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ada1856c34d4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5df3b0a551d44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc82f38a6d6f40f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>17,928</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>16,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>17,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>