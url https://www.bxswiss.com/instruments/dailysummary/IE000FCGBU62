--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e78442ba3e24c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b60fdb4cd04bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc82f38a6d6f40f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e1313d80ed4888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5df3b0a551d44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc82f38a6d6f40f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c1021432e44c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e1313d80ed4888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>16,985</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,482</x:t>
-[...16 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,096</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>16,732</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,911</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>17,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>