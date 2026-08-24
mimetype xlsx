--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b60fdb4cd04bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde0450d0cd1418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e1313d80ed4888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf83c6da604b4971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c1021432e44c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e1313d80ed4888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878cc90a468345d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf83c6da604b4971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>17,096</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,570</x:t>
-[...490 lines deleted...]
-          <x:t>16,911</x:t>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>