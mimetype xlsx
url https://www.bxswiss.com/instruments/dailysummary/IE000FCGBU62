--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde0450d0cd1418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1853e8cf23814c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf83c6da604b4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0325617dafb942c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878cc90a468345d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf83c6da604b4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c4be2909ab4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0325617dafb942c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,180</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>19,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>