--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1853e8cf23814c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4e0258c07b4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0325617dafb942c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9c7c9ca6c44e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c4be2909ab4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0325617dafb942c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c23f0a56ef2473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9c7c9ca6c44e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,992</x:t>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,779</x:t>
-[...485 lines deleted...]
-          <x:t>18,180</x:t>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>