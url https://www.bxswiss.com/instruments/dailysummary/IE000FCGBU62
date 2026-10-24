--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4e0258c07b4f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2876d5b2bc4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9c7c9ca6c44e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ea072d5b044fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c23f0a56ef2473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9c7c9ca6c44e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a22c2c741594028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ea072d5b044fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Materials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000FCGBU62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>