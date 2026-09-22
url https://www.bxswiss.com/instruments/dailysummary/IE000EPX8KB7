--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c33f7cb799e4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f5dfa4b7054c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36389155a3448aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb15fe6fe888469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4169b1a86d4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36389155a3448aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d743ba1b6404f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb15fe6fe888469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>17,082</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,036</x:t>
-[...448 lines deleted...]
-          <x:t>17,125</x:t>
+          <x:t>17,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,037</x:t>
-[...85 lines deleted...]
-          <x:t>17,231</x:t>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>