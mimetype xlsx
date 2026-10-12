--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f5dfa4b7054c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81808e30079e4c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb15fe6fe888469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0f88ace9b547ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d743ba1b6404f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb15fe6fe888469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref28233d0373436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0f88ace9b547ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>17,125</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,037</x:t>
-[...183 lines deleted...]
-          <x:t>17,338</x:t>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,280</x:t>
-[...269 lines deleted...]
-          <x:t>17,628</x:t>
+          <x:t>17,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>