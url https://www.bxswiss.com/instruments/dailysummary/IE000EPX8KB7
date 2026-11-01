--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81808e30079e4c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea418e4397634a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0f88ace9b547ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40788704e2914359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref28233d0373436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0f88ace9b547ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041ecbbf7d244214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40788704e2914359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,603</x:t>
-[...16 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,644</x:t>
-[...387 lines deleted...]
-          <x:t>17,849</x:t>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>