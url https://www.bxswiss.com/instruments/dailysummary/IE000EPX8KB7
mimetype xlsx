--- v3 (2026-02-24)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638c47dd8e6f47a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cb09826bca42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc7c85231e8469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a8ef89fb8d4278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e2b2cf3b6f4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc7c85231e8469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475bd6ffd67f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a8ef89fb8d4278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,095</x:t>
-[...301 lines deleted...]
-          <x:t>15,842</x:t>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...235 lines deleted...]
-          <x:t>15,950</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>