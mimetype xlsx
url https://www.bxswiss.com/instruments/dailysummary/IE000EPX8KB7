--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cb09826bca42da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95015aa38b78454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a8ef89fb8d4278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4a441ddb3a4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475bd6ffd67f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a8ef89fb8d4278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red459994c2314c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4a441ddb3a4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>15,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,932</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>16,107</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>15,934</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>