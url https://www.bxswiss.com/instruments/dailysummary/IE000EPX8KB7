--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95015aa38b78454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10905d24b044a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4a441ddb3a4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6b9ee16ab641c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red459994c2314c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4a441ddb3a4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba61409ddbb4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6b9ee16ab641c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>15,843</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,761</x:t>
-[...134 lines deleted...]
-          <x:t>15,877</x:t>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,128</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>16,072</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>