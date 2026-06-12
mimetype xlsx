--- v6 (2026-05-14)
+++ v7 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10905d24b044a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c7ff47cedf4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6b9ee16ab641c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f8b55936204108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba61409ddbb4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6b9ee16ab641c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc61b81279444305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f8b55936204108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>15,954</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,954</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>16,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>16,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>16,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,168</x:t>
-[...247 lines deleted...]
-          <x:t>16,170</x:t>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>