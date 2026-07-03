--- v7 (2026-06-12)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c7ff47cedf4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55882ce4046460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f8b55936204108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read46d89568d4a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc61b81279444305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f8b55936204108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd444cc1c144858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read46d89568d4a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>16,237</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,314</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>