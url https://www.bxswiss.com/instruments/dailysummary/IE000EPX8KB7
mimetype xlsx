--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55882ce4046460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb434ab1ddd644ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read46d89568d4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dca3cdab66a429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd444cc1c144858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read46d89568d4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd338014bbe594d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dca3cdab66a429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>16,632</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,515</x:t>
-[...16 lines deleted...]
-          <x:t>16,857</x:t>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,816</x:t>
-[...16 lines deleted...]
-          <x:t>16,904</x:t>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,924</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,853</x:t>
-[...43 lines deleted...]
-          <x:t>16,987</x:t>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,942</x:t>
-[...161 lines deleted...]
-          <x:t>16,657</x:t>
+          <x:t>17,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>