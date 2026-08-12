--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb434ab1ddd644ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3cfb51d73a544da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dca3cdab66a429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b28cae4bb844ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd338014bbe594d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dca3cdab66a429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a140f23ada44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b28cae4bb844ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,904</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,924</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,853</x:t>
-[...43 lines deleted...]
-          <x:t>16,987</x:t>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,942</x:t>
-[...38 lines deleted...]
-          <x:t>16,911</x:t>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,818</x:t>
-[...490 lines deleted...]
-          <x:t>17,014</x:t>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>