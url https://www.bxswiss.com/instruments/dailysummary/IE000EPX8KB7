--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3cfb51d73a544da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c33f7cb799e4667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b28cae4bb844ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36389155a3448aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a140f23ada44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b28cae4bb844ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4169b1a86d4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36389155a3448aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Tail Hedge UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EPX8KB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,884</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,873</x:t>
-[...232 lines deleted...]
-          <x:t>16,924</x:t>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,002</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>17,104</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>17,242</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>