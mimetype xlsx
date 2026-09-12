--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb119406fb3c74377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0566e87f14144f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280c7307b1894f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192349a0b47145d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4456908fb4d4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280c7307b1894f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cab0ea4e7149f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192349a0b47145d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,273</x:t>
-[...360 lines deleted...]
-          <x:t>22,931</x:t>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>