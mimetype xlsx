--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0566e87f14144f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f078b1c04804a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192349a0b47145d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d37760407d49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cab0ea4e7149f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192349a0b47145d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60cfe3ff7c244f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d37760407d49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>22,939</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,302</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>23,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,944</x:t>
-[...141 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,367</x:t>
-[...90 lines deleted...]
-          <x:t>23,657</x:t>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>