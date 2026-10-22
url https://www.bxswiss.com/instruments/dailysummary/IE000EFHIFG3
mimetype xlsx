--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f078b1c04804a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb1b86858914c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d37760407d49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37169537e99c4169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60cfe3ff7c244f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d37760407d49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be544222abb4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37169537e99c4169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,167</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,944</x:t>
-[...141 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,367</x:t>
-[...377 lines deleted...]
-          <x:t>23,269</x:t>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,000</x:t>
-[...43 lines deleted...]
-          <x:t>23,356</x:t>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,305</x:t>
-[...26 lines deleted...]
-          <x:t>22,857</x:t>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>