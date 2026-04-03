--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra345b3a9c71e4bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890fd74f55614fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5f177047e24d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a18357210d44655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e212a2fe6ea4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5f177047e24d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d995bc063aa411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a18357210d44655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>22,929</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>22,321</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,458</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>22,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>