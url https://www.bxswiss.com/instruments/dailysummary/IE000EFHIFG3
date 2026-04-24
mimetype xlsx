--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890fd74f55614fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197bb1c532e74004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a18357210d44655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79eab3a5dd174bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d995bc063aa411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a18357210d44655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716ed180929e42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79eab3a5dd174bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,524</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,158</x:t>
-[...598 lines deleted...]
-          <x:t>21,566</x:t>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>