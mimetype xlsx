--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197bb1c532e74004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cfa910e8b140a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79eab3a5dd174bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffaebb19d18145f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716ed180929e42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79eab3a5dd174bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58cf3c067bb4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffaebb19d18145f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>