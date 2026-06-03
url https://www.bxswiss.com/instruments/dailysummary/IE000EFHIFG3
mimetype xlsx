--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cfa910e8b140a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7542a003916e45d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffaebb19d18145f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3956bb37594c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58cf3c067bb4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffaebb19d18145f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872db5b847b94d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3956bb37594c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>23,850</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,776</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>24,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,792</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>