--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7542a003916e45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5043f43ded354860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3956bb37594c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref85fbb275fa4e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872db5b847b94d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3956bb37594c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd69822ead4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref85fbb275fa4e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>24,230</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,133</x:t>
-[...404 lines deleted...]
-          <x:t>24,218</x:t>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>