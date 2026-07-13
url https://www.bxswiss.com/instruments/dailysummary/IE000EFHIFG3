--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5043f43ded354860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b1ec670038438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref85fbb275fa4e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552c6524d80f49b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd69822ead4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref85fbb275fa4e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7195eb40c94577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552c6524d80f49b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>24,083</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,066</x:t>
-[...323 lines deleted...]
-          <x:t>22,610</x:t>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>