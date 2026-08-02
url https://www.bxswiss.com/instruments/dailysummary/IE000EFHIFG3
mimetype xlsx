--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b1ec670038438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927a7a78e71847d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552c6524d80f49b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7c51a6705948de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7195eb40c94577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552c6524d80f49b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc997cf9c321440a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7c51a6705948de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>23,287</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>22,427</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>22,412</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>23,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>