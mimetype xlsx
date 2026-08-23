--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927a7a78e71847d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb119406fb3c74377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7c51a6705948de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280c7307b1894f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc997cf9c321440a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7c51a6705948de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4456908fb4d4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280c7307b1894f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Communication Services Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EFHIFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>22,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>