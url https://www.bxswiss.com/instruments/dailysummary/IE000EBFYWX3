--- v1 (2026-01-09)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f46430a98244f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820a8025e283473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841dcb91fcb74f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92625ad7822d4e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ff0f20a60e478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841dcb91fcb74f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a08a7179ac4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92625ad7822d4e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>7,313</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>