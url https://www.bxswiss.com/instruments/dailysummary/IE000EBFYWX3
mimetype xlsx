--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820a8025e283473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c89245b0f04763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92625ad7822d4e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352e5bc89cdc461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a08a7179ac4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92625ad7822d4e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743003dfabb04f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352e5bc89cdc461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,140</x:t>
-[...102 lines deleted...]
-          <x:t>7,886</x:t>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,737</x:t>
-[...156 lines deleted...]
-          <x:t>7,941</x:t>
+          <x:t>7,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,796</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>7,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>