--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c89245b0f04763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63c6d9266cc4226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352e5bc89cdc461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46877be4c3564bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743003dfabb04f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352e5bc89cdc461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf540deba524343b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46877be4c3564bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,570</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,536</x:t>
-[...11 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,887</x:t>
-[...31 lines deleted...]
-          <x:t>7,788</x:t>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>7,810</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>8,047</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,016</x:t>
-[...215 lines deleted...]
-          <x:t>7,796</x:t>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>