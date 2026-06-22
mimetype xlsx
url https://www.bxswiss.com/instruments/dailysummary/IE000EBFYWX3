--- v4 (2026-05-13)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63c6d9266cc4226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf216789d64904477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46877be4c3564bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b19b685bc44f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf540deba524343b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46877be4c3564bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95da8d3203e433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b19b685bc44f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,024</x:t>
-[...75 lines deleted...]
-          <x:t>7,806</x:t>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,781</x:t>
-[...215 lines deleted...]
-          <x:t>7,784</x:t>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>7,777</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,807</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,013</x:t>
-[...90 lines deleted...]
-          <x:t>7,899</x:t>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>