--- v5 (2026-06-22)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf216789d64904477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c52638dacb4451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b19b685bc44f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba5a7e915034e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95da8d3203e433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b19b685bc44f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461266fc2d2b408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba5a7e915034e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,524 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,802</x:t>
-[...4 lines deleted...]
-          <x:t>7,468</x:t>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>7,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,741</x:t>
-[...129 lines deleted...]
-          <x:t>7,922</x:t>
+          <x:t>7,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,900</x:t>
-[...75 lines deleted...]
-          <x:t>7,716</x:t>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,897</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>7,809</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,719</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>7,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,094</x:t>
         </x:is>
       </x:c>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>