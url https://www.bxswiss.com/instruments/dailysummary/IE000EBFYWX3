--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c52638dacb4451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43aeb70524864c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba5a7e915034e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb973a86046a4dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461266fc2d2b408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba5a7e915034e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9ca391415d466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb973a86046a4dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,759</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,741</x:t>
-[...178 lines deleted...]
-          <x:t>7,898</x:t>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>7,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,946</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>7,977</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>