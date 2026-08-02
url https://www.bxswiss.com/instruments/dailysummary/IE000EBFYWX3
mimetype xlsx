--- v7 (2026-07-12)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43aeb70524864c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca3581b270b45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb973a86046a4dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf577c6d01a745bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9ca391415d466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb973a86046a4dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4000f8cabaaa4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf577c6d01a745bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,975</x:t>
-[...414 lines deleted...]
-          <x:t>8,062</x:t>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>