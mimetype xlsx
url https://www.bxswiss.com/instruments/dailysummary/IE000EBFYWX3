--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca3581b270b45d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0916440b865b4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf577c6d01a745bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedf523aaddd4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4000f8cabaaa4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf577c6d01a745bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd7d5a0982d4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedf523aaddd4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,201</x:t>
-[...4 lines deleted...]
-          <x:t>8,077</x:t>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>8,373</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,181</x:t>
-[...16 lines deleted...]
-          <x:t>8,433</x:t>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,140</x:t>
-[...87 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>8,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,039</x:t>
-[...382 lines deleted...]
-          <x:t>8,113</x:t>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>