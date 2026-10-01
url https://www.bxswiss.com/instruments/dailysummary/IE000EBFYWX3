--- v9 (2026-08-23)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0916440b865b4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cc2da1c500429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedf523aaddd4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b06b2f8b0d4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd7d5a0982d4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedf523aaddd4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0ac01c205f490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b06b2f8b0d4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,215</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,215</x:t>
-[...92 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,358</x:t>
-[...441 lines deleted...]
-          <x:t>8,268</x:t>
+          <x:t>8,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>