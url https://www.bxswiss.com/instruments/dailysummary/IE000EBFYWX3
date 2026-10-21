--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cc2da1c500429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cfc1eb6deb4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b06b2f8b0d4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e4f36497284bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0ac01c205f490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b06b2f8b0d4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1585fb4c9d284714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e4f36497284bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Agtech &amp; Food Innovation UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000EBFYWX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,568</x:t>
-[...603 lines deleted...]
-          <x:t>8,424</x:t>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>