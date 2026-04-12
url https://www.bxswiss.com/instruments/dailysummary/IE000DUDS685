--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fae0809a3ad468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004ffb7641374c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80d5f12a26c47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52aac16bb9c4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd586f1b7a3874764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80d5f12a26c47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra282b2638f724682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52aac16bb9c4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>5,272</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,274</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>5,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>