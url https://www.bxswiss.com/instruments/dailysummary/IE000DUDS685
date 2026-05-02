--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004ffb7641374c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa39f4382c243c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52aac16bb9c4fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8fdab25b1447cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra282b2638f724682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52aac16bb9c4fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15f81bfbec94535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8fdab25b1447cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,261</x:t>
-[...544 lines deleted...]
-          <x:t>5,274</x:t>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>