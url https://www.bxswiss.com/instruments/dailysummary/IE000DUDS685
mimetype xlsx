--- v7 (2026-05-02)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa39f4382c243c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d739d99b77d4ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8fdab25b1447cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e72a49398e4be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15f81bfbec94535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8fdab25b1447cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26598c54bc2a495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e72a49398e4be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,288</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,276</x:t>
-[...178 lines deleted...]
-          <x:t>5,289</x:t>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,316</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,299</x:t>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,309</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>5,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>