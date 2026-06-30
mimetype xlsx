--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d739d99b77d4ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5feef5ba0a99400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e72a49398e4be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e39a2b323354349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26598c54bc2a495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e72a49398e4be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84004702096f47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e39a2b323354349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,311</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,297</x:t>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>5,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,301</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>5,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,317</x:t>
-[...16 lines deleted...]
-          <x:t>5,331</x:t>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,323</x:t>
-[...166 lines deleted...]
-          <x:t>5,309</x:t>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>