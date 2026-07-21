--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5feef5ba0a99400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d2b6211600412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e39a2b323354349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9d7645b58f43bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84004702096f47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e39a2b323354349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88097e951444947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9d7645b58f43bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,340</x:t>
-[...576 lines deleted...]
-          <x:t>5,349</x:t>
+          <x:t>5,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>