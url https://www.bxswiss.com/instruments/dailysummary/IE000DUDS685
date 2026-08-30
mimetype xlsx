--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d2b6211600412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8f097a40dc4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9d7645b58f43bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a40161a2ad1454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88097e951444947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9d7645b58f43bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332c8d070e844aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a40161a2ad1454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,354</x:t>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,351</x:t>
-[...16 lines deleted...]
-          <x:t>5,366</x:t>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,349</x:t>
-[...16 lines deleted...]
-          <x:t>5,364</x:t>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,353</x:t>
-[...286 lines deleted...]
-          <x:t>5,362</x:t>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,343</x:t>
-[...215 lines deleted...]
-          <x:t>5,335</x:t>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>