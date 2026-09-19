--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8f097a40dc4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c795c32bbd4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a40161a2ad1454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af4216899844887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332c8d070e844aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a40161a2ad1454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b6064e81554509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af4216899844887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,306</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,306</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,316</x:t>
-[...16 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,334</x:t>
-[...549 lines deleted...]
-          <x:t>5,334</x:t>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>