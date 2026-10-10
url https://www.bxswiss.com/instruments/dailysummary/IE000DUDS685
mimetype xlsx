--- v12 (2026-09-19)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c795c32bbd4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1574baa5dea4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af4216899844887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0372f634e144cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b6064e81554509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af4216899844887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaffc049ae8b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0372f634e144cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>5,349</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,333</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>5,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,294</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>