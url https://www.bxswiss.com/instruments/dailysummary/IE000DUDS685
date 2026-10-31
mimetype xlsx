--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1574baa5dea4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebbee42f082f48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0372f634e144cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffaf458fc41149da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaffc049ae8b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0372f634e144cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb935be16874b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffaf458fc41149da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Broad EUR High Yield Corporate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000DUDS685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>5,223</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,227</x:t>
-[...16 lines deleted...]
-          <x:t>5,229</x:t>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,207</x:t>
-[...6 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,226</x:t>
-[...112 lines deleted...]
-          <x:t>5,171</x:t>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,233</x:t>
-[...53 lines deleted...]
-          <x:t>5,203</x:t>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>