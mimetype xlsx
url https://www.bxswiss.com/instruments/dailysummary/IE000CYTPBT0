--- v5 (2026-03-12)
+++ v6 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13046706ae3947dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370d370309884473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f90e4f459d4f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6a44aebdf74152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e17195731949a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f90e4f459d4f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03503cdb02d4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6a44aebdf74152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>