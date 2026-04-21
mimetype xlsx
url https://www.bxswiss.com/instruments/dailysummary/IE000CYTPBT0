--- v6 (2026-04-01)
+++ v7 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370d370309884473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref51dddfaff54130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6a44aebdf74152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36183838627149ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03503cdb02d4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6a44aebdf74152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe39dc8d36104915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36183838627149ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>6,132</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,099</x:t>
-[...323 lines deleted...]
-          <x:t>6,292</x:t>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>