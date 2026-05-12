--- v7 (2026-04-21)
+++ v8 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref51dddfaff54130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf843e1e1414542c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36183838627149ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra435820b347a47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe39dc8d36104915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36183838627149ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a49831d30674b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra435820b347a47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,126</x:t>
-[...26 lines deleted...]
-          <x:t>5,949</x:t>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,937</x:t>
-[...38 lines deleted...]
-          <x:t>5,971</x:t>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,948</x:t>
-[...75 lines deleted...]
-          <x:t>6,311</x:t>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,292</x:t>
-[...350 lines deleted...]
-          <x:t>6,031</x:t>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>