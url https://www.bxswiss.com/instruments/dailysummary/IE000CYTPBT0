--- v8 (2026-05-12)
+++ v9 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf843e1e1414542c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fd33d775044bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra435820b347a47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce896ae2bb2d4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a49831d30674b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra435820b347a47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16097d8a2074c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce896ae2bb2d4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,025</x:t>
-[...119 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,170</x:t>
-[...306 lines deleted...]
-          <x:t>6,361</x:t>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>