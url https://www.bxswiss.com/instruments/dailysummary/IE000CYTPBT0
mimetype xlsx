--- v9 (2026-06-01)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fd33d775044bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898662391b184d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce896ae2bb2d4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751d382b76b54ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16097d8a2074c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce896ae2bb2d4f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2be170e68d4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751d382b76b54ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,348</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,198</x:t>
-[...382 lines deleted...]
-          <x:t>6,106</x:t>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>6,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>