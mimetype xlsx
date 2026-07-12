--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898662391b184d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a01ea56422c488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751d382b76b54ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf3f852743447af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2be170e68d4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751d382b76b54ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce72876f4e344870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf3f852743447af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>