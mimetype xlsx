--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a01ea56422c488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6e78a41eca4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf3f852743447af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc29b58cf984fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce72876f4e344870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf3f852743447af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33254233d2f94726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc29b58cf984fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,996</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,892</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,872</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>5,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>