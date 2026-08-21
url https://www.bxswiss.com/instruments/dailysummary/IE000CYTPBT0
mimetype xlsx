--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6e78a41eca4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17db66a1d964e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc29b58cf984fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra026d694d4974e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33254233d2f94726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc29b58cf984fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45bec09823b4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra026d694d4974e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>