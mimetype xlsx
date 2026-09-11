--- v13 (2026-08-21)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17db66a1d964e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd882de5c3e434bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra026d694d4974e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9bca48435641df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45bec09823b4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra026d694d4974e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd20726c27b4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9bca48435641df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,336</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,397</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,493</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>