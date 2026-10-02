--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd882de5c3e434bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4c889e7fac4d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9bca48435641df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13874c796cd4907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd20726c27b4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9bca48435641df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae438384f8924d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13874c796cd4907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>