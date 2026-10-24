--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4c889e7fac4d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d25ed6a6954f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13874c796cd4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbebf52501ed3487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae438384f8924d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13874c796cd4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c6c35810ed4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbebf52501ed3487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CYTPBT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>6,922</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,902</x:t>
-[...232 lines deleted...]
-          <x:t>7,042</x:t>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,012</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>6,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,041</x:t>
-[...36 lines deleted...]
-          <x:t>6,933</x:t>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>