--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3f9463660b43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e0ba81d8464d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034e2f8e2ef54cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5fa0e2e72740c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra774083f44334f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034e2f8e2ef54cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1097b64e1c436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5fa0e2e72740c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,822</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,818</x:t>
-[...48 lines deleted...]
-          <x:t>0,824</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>0,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>