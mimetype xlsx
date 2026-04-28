--- v4 (2026-04-05)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e0ba81d8464d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9ba315c07f4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5fa0e2e72740c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997859c904774b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1097b64e1c436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5fa0e2e72740c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72981b18662a43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997859c904774b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,846</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>