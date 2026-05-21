--- v5 (2026-04-28)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9ba315c07f4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61156b53f5714ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997859c904774b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6dc7a02b7c40c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72981b18662a43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997859c904774b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e2f1fe0cd94e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6dc7a02b7c40c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,830</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>0,862</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,846</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>