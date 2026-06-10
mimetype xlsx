--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61156b53f5714ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707c71d99faa41e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6dc7a02b7c40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19c385159c54051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e2f1fe0cd94e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6dc7a02b7c40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bac2887f5e4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19c385159c54051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,871</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>0,879</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,888</x:t>
-[...124 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,882</x:t>
-[...58 lines deleted...]
-          <x:t>0,902</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>