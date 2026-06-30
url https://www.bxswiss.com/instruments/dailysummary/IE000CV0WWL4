--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707c71d99faa41e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79effb66c38f47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19c385159c54051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d81f4bdf904e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bac2887f5e4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19c385159c54051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073a952aaaf04ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d81f4bdf904e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,882</x:t>
-[...11 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,913</x:t>
-[...26 lines deleted...]
-          <x:t>0,912</x:t>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,933</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,926</x:t>
-[...11 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,916</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>