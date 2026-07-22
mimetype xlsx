--- v8 (2026-06-30)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79effb66c38f47a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad52b43c2434b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d81f4bdf904e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9fb09602384f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073a952aaaf04ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d81f4bdf904e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111f96cd1f0b4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9fb09602384f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,933</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,926</x:t>
-[...11 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...4 lines deleted...]
-          <x:t>0,923</x:t>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,938</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,934</x:t>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>0,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>