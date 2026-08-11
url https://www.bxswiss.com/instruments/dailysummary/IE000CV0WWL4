--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad52b43c2434b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82d07cf37084b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9fb09602384f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdc26e832044d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111f96cd1f0b4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9fb09602384f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e266933f0f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdc26e832044d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,988</x:t>
-[...16 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,936</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,956</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,952</x:t>
-[...43 lines deleted...]
-          <x:t>0,981</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...301 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>