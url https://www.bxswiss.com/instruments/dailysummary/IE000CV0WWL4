--- v10 (2026-08-11)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82d07cf37084b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c68f68b9144731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdc26e832044d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb94f9b83d4430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e266933f0f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdc26e832044d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc9f94fda934af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb94f9b83d4430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Japan High Conviction Equity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CV0WWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,973</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,970</x:t>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,982</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,981</x:t>
-[...399 lines deleted...]
-          <x:t>0,978</x:t>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
-[...53 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>