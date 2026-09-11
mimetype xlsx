--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5473d9d5c4e4fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65b505f5bba47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff38c8c056b4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74805c885be9401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2affce0ecf34ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff38c8c056b4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b34d6f907974f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74805c885be9401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>66,794</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>