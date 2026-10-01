--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65b505f5bba47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e1489d73ab4a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74805c885be9401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd419b97f4647ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b34d6f907974f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74805c885be9401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5274a06d177842e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd419b97f4647ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>