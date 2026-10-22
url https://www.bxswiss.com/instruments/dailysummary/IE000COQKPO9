--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e1489d73ab4a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284712baf1ea4829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd419b97f4647ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8595941736e54896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5274a06d177842e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd419b97f4647ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb3baf6f6944019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8595941736e54896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>72,006</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,415</x:t>
-[...247 lines deleted...]
-          <x:t>74,679</x:t>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>