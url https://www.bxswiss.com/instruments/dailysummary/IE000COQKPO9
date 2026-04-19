--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055616646fbc4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5121006190f546f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2cf42436bb4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb9c1fefda14d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbfae48b6ed4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2cf42436bb4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a933b9e4850459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb9c1fefda14d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,263</x:t>
-[...166 lines deleted...]
-          <x:t>54,865</x:t>
+          <x:t>53,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>