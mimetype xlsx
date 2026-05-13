--- v5 (2026-04-19)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5121006190f546f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad223cbb3ff44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb9c1fefda14d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71192716d9d14ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a933b9e4850459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb9c1fefda14d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067b9e48bb5e41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71192716d9d14ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>