--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad223cbb3ff44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d78fdc987774063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71192716d9d14ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea8aee06af344b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067b9e48bb5e41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71192716d9d14ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc123956a6284129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea8aee06af344b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>