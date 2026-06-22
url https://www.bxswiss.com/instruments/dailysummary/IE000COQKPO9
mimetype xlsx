--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d78fdc987774063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b1508a3beb4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea8aee06af344b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fc374f10994676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc123956a6284129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea8aee06af344b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81482f35aca4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fc374f10994676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>