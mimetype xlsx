--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b1508a3beb4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c7a6ca189c4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fc374f10994676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac735eab94b4fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81482f35aca4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fc374f10994676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca3aead5fc7476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac735eab94b4fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>