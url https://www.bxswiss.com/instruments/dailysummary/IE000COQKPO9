--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c7a6ca189c4944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5473d9d5c4e4fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac735eab94b4fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff38c8c056b4e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca3aead5fc7476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac735eab94b4fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2affce0ecf34ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff38c8c056b4e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ-100 ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000COQKPO9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>68,674</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,521</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>