--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e322cfd508c4099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6e555d61224402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc56fc44534c4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c296a2d945473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a89aa486b4b47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc56fc44534c4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752aa86fc78c443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c296a2d945473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Taiwan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CM02H85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -604,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>