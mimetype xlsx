--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6e555d61224402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a8b993c1c5414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c296a2d945473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71effdefbf4e440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752aa86fc78c443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c296a2d945473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6953ca586124260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71effdefbf4e440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Taiwan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CM02H85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>