--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a8b993c1c5414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac9c8e14d48464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71effdefbf4e440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc364946e26c46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6953ca586124260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71effdefbf4e440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c57aff4d3884966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc364946e26c46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Taiwan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CM02H85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>