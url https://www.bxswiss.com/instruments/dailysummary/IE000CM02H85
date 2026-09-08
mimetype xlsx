--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac9c8e14d48464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2593110f5aa4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc364946e26c46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb726cd066344df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c57aff4d3884966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc364946e26c46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74439d4931b4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb726cd066344df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Taiwan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CM02H85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>