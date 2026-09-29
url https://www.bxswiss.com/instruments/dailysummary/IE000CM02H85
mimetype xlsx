--- v4 (2026-09-08)
+++ v5 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2593110f5aa4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26506767e21742ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb726cd066344df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288bff352f3a4d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74439d4931b4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb726cd066344df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d69c5a80c94237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288bff352f3a4d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Taiwan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CM02H85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>