--- v5 (2026-09-29)
+++ v6 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26506767e21742ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b01f3de9f50409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288bff352f3a4d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30ee95dd64c475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d69c5a80c94237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288bff352f3a4d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd914f29f04046f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30ee95dd64c475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Taiwan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000CM02H85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>