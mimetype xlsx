--- v4 (2026-02-18)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fdef74ad0f449f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c8c64af6bf4e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2b7318b1894ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb111afe55044068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3feae88894e4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2b7318b1894ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6041054507454a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb111afe55044068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...586 lines deleted...]
-          <x:t>26,695</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>