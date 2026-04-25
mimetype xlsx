--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c8c64af6bf4e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28a203ba7a74bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb111afe55044068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red171071907d4ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6041054507454a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb111afe55044068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c086040e2d94dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red171071907d4ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>