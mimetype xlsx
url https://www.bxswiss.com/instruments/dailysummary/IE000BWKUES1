--- v6 (2026-04-25)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28a203ba7a74bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40c924e4b4a49f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red171071907d4ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b5a33fa18140e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c086040e2d94dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red171071907d4ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45735439d4d84a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b5a33fa18140e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>24,909</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>24,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,053</x:t>
-[...431 lines deleted...]
-          <x:t>25,827</x:t>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>