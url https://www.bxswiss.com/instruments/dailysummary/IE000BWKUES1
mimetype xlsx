--- v7 (2026-06-01)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40c924e4b4a49f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ac63ee89ce4d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b5a33fa18140e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf665fee7f24344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45735439d4d84a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b5a33fa18140e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb778cd3afd2c4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf665fee7f24344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>24,838</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>25,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,920</x:t>
-[...323 lines deleted...]
-          <x:t>24,651</x:t>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>