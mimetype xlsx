--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ac63ee89ce4d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a06cd73bdd45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf665fee7f24344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8120cf7389d841f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb778cd3afd2c4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf665fee7f24344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1d24f0898f41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8120cf7389d841f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>