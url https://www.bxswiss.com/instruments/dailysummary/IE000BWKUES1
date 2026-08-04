--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a06cd73bdd45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ef6c7b79894ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8120cf7389d841f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf642fbd09c37497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1d24f0898f41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8120cf7389d841f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a018a162f476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf642fbd09c37497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>25,419</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,336</x:t>
-[...517 lines deleted...]
-          <x:t>26,377</x:t>
+          <x:t>25,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>