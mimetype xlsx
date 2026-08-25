--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ef6c7b79894ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff81ad02fa894897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf642fbd09c37497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04fab5b53d374a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a018a162f476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf642fbd09c37497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree444f3a925f4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04fab5b53d374a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>26,020</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,784</x:t>
-[...124 lines deleted...]
-          <x:t>25,877</x:t>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,580</x:t>
-[...193 lines deleted...]
-          <x:t>26,431</x:t>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>