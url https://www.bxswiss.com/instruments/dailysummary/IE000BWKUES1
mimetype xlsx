--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff81ad02fa894897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cf1ac46e5a410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04fab5b53d374a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb9667dcfd1470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree444f3a925f4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04fab5b53d374a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcbbc72f9f42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb9667dcfd1470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,301</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>26,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,896</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>