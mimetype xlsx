--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cf1ac46e5a410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592021e8a8e04f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb9667dcfd1470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4501f13f5f224482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcbbc72f9f42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb9667dcfd1470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff9ff63a9a0461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4501f13f5f224482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>