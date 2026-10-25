--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592021e8a8e04f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree37f47f9b884be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4501f13f5f224482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf83816225a4d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff9ff63a9a0461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4501f13f5f224482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda30fef30354a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf83816225a4d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Clean Water ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000BWKUES1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>25,433</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,332</x:t>
-[...26 lines deleted...]
-          <x:t>25,232</x:t>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...477 lines deleted...]
-          <x:t>24,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>25,267</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>