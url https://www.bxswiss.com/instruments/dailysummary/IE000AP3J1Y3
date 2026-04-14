--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422171f321b041c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b8bf57a9c849bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5bde5fb5204e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d8ff9f054b4f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713b87d9185a43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5bde5fb5204e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34d98a01ebf453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d8ff9f054b4f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Global Gender Equality UCITS ETF hAUD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AP3J1Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,634</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,586</x:t>
-[...43 lines deleted...]
-          <x:t>3,659</x:t>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,656</x:t>
-[...512 lines deleted...]
-          <x:t>3,463</x:t>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>