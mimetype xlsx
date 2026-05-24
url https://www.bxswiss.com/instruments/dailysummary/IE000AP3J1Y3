--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b8bf57a9c849bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9307a7bd5648ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d8ff9f054b4f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6540335e974931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34d98a01ebf453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d8ff9f054b4f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3987067a7193427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6540335e974931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Global Gender Equality UCITS ETF hAUD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AP3J1Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...468 lines deleted...]
-          <x:t>3,671</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,643</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,661</x:t>
-[...26 lines deleted...]
-          <x:t>3,637</x:t>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>