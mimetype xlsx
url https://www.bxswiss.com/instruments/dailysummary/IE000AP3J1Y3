--- v6 (2026-05-24)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9307a7bd5648ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec50525fb96483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6540335e974931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8a8454f2d646f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3987067a7193427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6540335e974931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra882edc2f8c04c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8a8454f2d646f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Global Gender Equality UCITS ETF hAUD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AP3J1Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,714</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,731</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,708</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>3,696</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>