--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec50525fb96483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2414d8a813b478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8a8454f2d646f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddf52ac0b9442e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra882edc2f8c04c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8a8454f2d646f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0214ea92323a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddf52ac0b9442e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Global Gender Equality UCITS ETF hAUD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AP3J1Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,698</x:t>
-[...156 lines deleted...]
-          <x:t>3,657</x:t>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,652</x:t>
-[...38 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,740</x:t>
-[...350 lines deleted...]
-          <x:t>3,774</x:t>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,769</x:t>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>