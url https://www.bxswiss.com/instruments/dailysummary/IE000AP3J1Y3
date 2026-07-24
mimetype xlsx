--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2414d8a813b478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422138b5289c4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddf52ac0b9442e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a12236d6224b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0214ea92323a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddf52ac0b9442e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe458b7ab9104619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a12236d6224b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Global Gender Equality UCITS ETF hAUD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AP3J1Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,728</x:t>
-[...43 lines deleted...]
-          <x:t>3,773</x:t>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,763</x:t>
-[...80 lines deleted...]
-          <x:t>3,753</x:t>
+          <x:t>3,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,771</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>3,749</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,745</x:t>
-[...31 lines deleted...]
-          <x:t>3,801</x:t>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>