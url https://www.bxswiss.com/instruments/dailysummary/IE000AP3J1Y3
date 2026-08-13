--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422138b5289c4f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dd2ac1111743e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a12236d6224b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81501f6b7a1643af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe458b7ab9104619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a12236d6224b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abd878efc6947f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81501f6b7a1643af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Global Gender Equality UCITS ETF hAUD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AP3J1Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,843</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>3,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>