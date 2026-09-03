--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dd2ac1111743e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d44a4a9f32e4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81501f6b7a1643af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fa93174562b4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abd878efc6947f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81501f6b7a1643af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7646f87d57d04d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fa93174562b4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Global Gender Equality UCITS ETF hAUD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AP3J1Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,982</x:t>
-[...16 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,985</x:t>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,032</x:t>
-[...112 lines deleted...]
-          <x:t>4,015</x:t>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>4,032</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>