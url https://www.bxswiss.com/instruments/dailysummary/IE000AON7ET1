--- v3 (2026-09-14)
+++ v4 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17073efc565944dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871a3d6ebbfb4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893612412ee144b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265b5fdf1b0a4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d674febad74d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893612412ee144b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26cacc70f3a4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265b5fdf1b0a4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AON7ET1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,516</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,456</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,396</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>4,424</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,366</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>4,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>