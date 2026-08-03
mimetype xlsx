--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74322dbb7e394bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda08be323184b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8807482d2dda4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503ed115bd344be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319f8c24ad574d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8807482d2dda4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884e6b561ccf48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503ed115bd344be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AON7ET1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,181 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...129 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -490,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>