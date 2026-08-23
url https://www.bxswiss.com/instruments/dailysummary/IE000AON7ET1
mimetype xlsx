--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda08be323184b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5154ae12477b4492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503ed115bd344be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ecb0df45a64b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884e6b561ccf48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503ed115bd344be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04826fe3d652420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ecb0df45a64b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AON7ET1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,573</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,694</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,637</x:t>
-[...31 lines deleted...]
-          <x:t>4,383</x:t>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,396</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>4,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>