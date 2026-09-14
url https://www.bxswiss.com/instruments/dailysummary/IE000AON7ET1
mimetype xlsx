--- v2 (2026-08-23)
+++ v3 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5154ae12477b4492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17073efc565944dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ecb0df45a64b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893612412ee144b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04826fe3d652420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ecb0df45a64b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d674febad74d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893612412ee144b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AON7ET1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,439</x:t>
-[...360 lines deleted...]
-          <x:t>4,446</x:t>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>