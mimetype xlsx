--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed82d216bb5478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077c22fa9cbd424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e716dcf5034ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4838bf70cbb4d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b95dde1c36e4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e716dcf5034ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda8ff1b6f234ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4838bf70cbb4d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>