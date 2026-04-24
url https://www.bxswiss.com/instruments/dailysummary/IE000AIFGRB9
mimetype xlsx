--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077c22fa9cbd424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3919ed3cc904db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4838bf70cbb4d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08591c8a6fe4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda8ff1b6f234ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4838bf70cbb4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec99c119f114725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08591c8a6fe4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,170</x:t>
-[...603 lines deleted...]
-          <x:t>6,591</x:t>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>