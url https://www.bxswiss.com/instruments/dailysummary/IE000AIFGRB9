--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3919ed3cc904db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f072eeac1048e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08591c8a6fe4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3746130e1575432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec99c119f114725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08591c8a6fe4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e72562b7a094489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3746130e1575432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,442</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,478</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>6,394</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,682</x:t>
-[...350 lines deleted...]
-          <x:t>6,295</x:t>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>6,264</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>