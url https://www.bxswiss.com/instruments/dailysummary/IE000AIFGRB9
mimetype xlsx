--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f072eeac1048e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f3ab696f0c4ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3746130e1575432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f58af2f4d9457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e72562b7a094489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3746130e1575432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901dc5203a3e4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f58af2f4d9457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,504</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,466</x:t>
-[...75 lines deleted...]
-          <x:t>6,285</x:t>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...451 lines deleted...]
-          <x:t>6,352</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>