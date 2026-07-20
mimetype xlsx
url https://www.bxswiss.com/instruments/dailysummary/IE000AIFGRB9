--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f3ab696f0c4ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6db8b2b3a449b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f58af2f4d9457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3612c1bb114883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901dc5203a3e4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f58af2f4d9457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fb18e7d34845ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3612c1bb114883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,150</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,366</x:t>
-[...16 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,509</x:t>
-[...495 lines deleted...]
-          <x:t>6,208</x:t>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>