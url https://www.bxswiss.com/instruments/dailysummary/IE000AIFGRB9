--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6db8b2b3a449b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec51e845f2647d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3612c1bb114883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ba501b4d7847fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fb18e7d34845ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3612c1bb114883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3bfe07775d43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ba501b4d7847fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...485 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,568</x:t>
-[...85 lines deleted...]
-          <x:t>6,496</x:t>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>