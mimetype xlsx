--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec51e845f2647d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529dc5e038914106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ba501b4d7847fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3382ab61b0ae4832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3bfe07775d43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ba501b4d7847fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0091334fa7114de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3382ab61b0ae4832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,634</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,532</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>6,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,881</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>6,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>