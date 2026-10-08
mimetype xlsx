--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529dc5e038914106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ccbc29d155481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3382ab61b0ae4832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9853f416654049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0091334fa7114de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3382ab61b0ae4832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba634f123284e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9853f416654049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,771</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,881</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,919</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,778</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>6,776</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,736</x:t>
-[...458 lines deleted...]
-          <x:t>6,891</x:t>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>