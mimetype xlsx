--- v13 (2026-10-08)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ccbc29d155481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fe567579674d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9853f416654049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737f7aa10c354440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba634f123284e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9853f416654049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2f1fc541404172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737f7aa10c354440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Energy ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AIFGRB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,911</x:t>
-[...269 lines deleted...]
-          <x:t>6,904</x:t>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,778</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>6,858</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,793</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>