--- v4 (2026-09-09)
+++ v5 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab96f5ef86946d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91d0e39b4ea4ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec78bb770a94b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c220c4dbe249e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e50195dce9a415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec78bb770a94b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc10ad795774c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c220c4dbe249e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AFVONT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>