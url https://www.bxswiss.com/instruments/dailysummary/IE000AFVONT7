--- v5 (2026-09-30)
+++ v6 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91d0e39b4ea4ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re969a0d4fed743a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c220c4dbe249e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f422b795e584832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc10ad795774c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c220c4dbe249e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf24e6f1236420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f422b795e584832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AFVONT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>24,185</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,243</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>