--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204e9d1ed77646ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e7a6fe26184e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9e3835843840f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eab35efa84d45c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c47e39a51a4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9e3835843840f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bee05fb2ed64926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eab35efa84d45c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AFVONT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...159 lines deleted...]
-          <x:t>26,330</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,930</x:t>
-[...242 lines deleted...]
-          <x:t>25,920</x:t>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>