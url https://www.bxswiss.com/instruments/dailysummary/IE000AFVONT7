--- v1 (2026-06-20)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e7a6fe26184e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1447410715214268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eab35efa84d45c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67abbb1e74d84240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bee05fb2ed64926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eab35efa84d45c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923116e6bc434110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67abbb1e74d84240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AFVONT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...527 lines deleted...]
-          <x:t>25,686</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>26,819</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>