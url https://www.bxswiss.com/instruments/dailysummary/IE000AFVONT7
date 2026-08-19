--- v2 (2026-07-30)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1447410715214268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f56f43648a488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67abbb1e74d84240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6271766f0cb7436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923116e6bc434110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67abbb1e74d84240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re832208243d545bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6271766f0cb7436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AFVONT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,969</x:t>
-[...522 lines deleted...]
-          <x:t>23,860</x:t>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>