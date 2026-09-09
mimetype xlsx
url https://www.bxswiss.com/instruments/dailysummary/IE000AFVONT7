--- v3 (2026-08-19)
+++ v4 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f56f43648a488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab96f5ef86946d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6271766f0cb7436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec78bb770a94b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re832208243d545bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6271766f0cb7436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e50195dce9a415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec78bb770a94b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000AFVONT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,884</x:t>
-[...576 lines deleted...]
-          <x:t>24,768</x:t>
+          <x:t>24,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>