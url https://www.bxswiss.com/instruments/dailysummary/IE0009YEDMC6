--- v12 (2026-09-02)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da079ce21b8405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970d604c23bd457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f129b3239274239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ba2467a6ea4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21f4f6204a04d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f129b3239274239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515e51402c91461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ba2467a6ea4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>24,228</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,683</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>23,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,177</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>