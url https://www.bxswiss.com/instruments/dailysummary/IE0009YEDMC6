--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970d604c23bd457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a38b5588ff148fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ba2467a6ea4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ac42a39a9c428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515e51402c91461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ba2467a6ea4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36034357875b4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ac42a39a9c428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>