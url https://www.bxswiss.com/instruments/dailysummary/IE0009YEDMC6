--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a38b5588ff148fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8b4daff6a14d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ac42a39a9c428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cc3a96c61d4ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36034357875b4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ac42a39a9c428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7aeb47d31994f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cc3a96c61d4ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>22,323</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...370 lines deleted...]
-          <x:t>21,812</x:t>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>