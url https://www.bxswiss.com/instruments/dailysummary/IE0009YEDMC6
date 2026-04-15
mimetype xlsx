--- v5 (2026-03-26)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1d8409df5c47cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26131e536ade481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4bfa6b1c5f4537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0108463206a4408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f563bd142c4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4bfa6b1c5f4537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4be3d8e2f743bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0108463206a4408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>