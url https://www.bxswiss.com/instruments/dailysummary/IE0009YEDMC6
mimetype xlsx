--- v6 (2026-04-15)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26131e536ade481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc887de6643ce40ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0108463206a4408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ce8dbb0b52404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4be3d8e2f743bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0108463206a4408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec1aa2fce8c4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ce8dbb0b52404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>23,260</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>