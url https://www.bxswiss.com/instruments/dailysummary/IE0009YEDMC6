--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc887de6643ce40ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5702b6a2de0f4d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ce8dbb0b52404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d79a5b4feec4874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec1aa2fce8c4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ce8dbb0b52404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd599c836ea3f44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d79a5b4feec4874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,569</x:t>
-[...328 lines deleted...]
-          <x:t>23,393</x:t>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>23,371</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>