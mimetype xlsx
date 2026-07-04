--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5702b6a2de0f4d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457e6a5d848f486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d79a5b4feec4874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a63852cab740e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd599c836ea3f44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d79a5b4feec4874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f9f73820f14c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a63852cab740e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>23,034</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>23,488</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>23,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>23,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>