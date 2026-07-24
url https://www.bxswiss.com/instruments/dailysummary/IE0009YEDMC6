--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457e6a5d848f486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7c1400319242f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a63852cab740e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861356f756d147e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f9f73820f14c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a63852cab740e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2067e800e1c418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861356f756d147e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>23,335</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>23,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...397 lines deleted...]
-          <x:t>23,778</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>