--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7c1400319242f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra062284498934ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861356f756d147e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139844f3586d4630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2067e800e1c418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861356f756d147e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1188abe926684200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139844f3586d4630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>23,927</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>24,178</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>