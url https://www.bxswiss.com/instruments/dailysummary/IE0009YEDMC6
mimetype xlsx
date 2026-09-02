--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra062284498934ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da079ce21b8405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139844f3586d4630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f129b3239274239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1188abe926684200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139844f3586d4630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21f4f6204a04d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f129b3239274239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC FTSE EPRA NAREIT Developed UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0009YEDMC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>24,038</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,793</x:t>
-[...573 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,683</x:t>
-[...9 lines deleted...]
-          <x:t>23,631</x:t>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>