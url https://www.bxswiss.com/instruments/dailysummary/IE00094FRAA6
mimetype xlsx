--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3506e81a3339455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ff7f5a1c1d4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073ac7dea7fc4b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420e6b48efad45c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9de80f309947f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073ac7dea7fc4b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb364e6e01d34348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420e6b48efad45c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>