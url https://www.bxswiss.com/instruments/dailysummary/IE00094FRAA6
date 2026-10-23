--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ff7f5a1c1d4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa6683a260f4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420e6b48efad45c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3579c54ca6564f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb364e6e01d34348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420e6b48efad45c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee90057799043ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3579c54ca6564f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>19,475</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,556</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>18,919</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>