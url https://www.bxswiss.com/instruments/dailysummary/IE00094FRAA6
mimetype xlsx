--- v4 (2026-02-19)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4fc769db754adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a41372c4884ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690c85ad96194053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f635699f44749e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e1e897f0374425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690c85ad96194053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe301aaabd245a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f635699f44749e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>23,232</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>