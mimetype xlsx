--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a41372c4884ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd584d83595934e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f635699f44749e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4413b7f00ce941b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe301aaabd245a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f635699f44749e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d14b3efc5fb49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4413b7f00ce941b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>