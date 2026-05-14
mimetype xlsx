--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd584d83595934e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da3f10de2a44552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4413b7f00ce941b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1f0e63bbaa415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d14b3efc5fb49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4413b7f00ce941b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f28ab5996143c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1f0e63bbaa415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>