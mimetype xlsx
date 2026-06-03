--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da3f10de2a44552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff53aace83a0437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1f0e63bbaa415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8217a2640a141c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f28ab5996143c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1f0e63bbaa415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712fd8b63ac74aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8217a2640a141c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>24,760</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,432</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>26,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>