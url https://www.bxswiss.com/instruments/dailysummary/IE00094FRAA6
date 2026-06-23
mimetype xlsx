--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff53aace83a0437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a1f432097a455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8217a2640a141c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5114a9f3e4364eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712fd8b63ac74aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8217a2640a141c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a21d4a9b1e4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5114a9f3e4364eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>