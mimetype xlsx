--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a1f432097a455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf63d831b844e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5114a9f3e4364eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d1e200a5f14d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a21d4a9b1e4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5114a9f3e4364eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a45515e4bec4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d1e200a5f14d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>23,326</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,049</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>23,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,940</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>