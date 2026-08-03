--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf63d831b844e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07b26ed9f5f42ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d1e200a5f14d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29949c0e8524c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a45515e4bec4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d1e200a5f14d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e072f35618c4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29949c0e8524c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>