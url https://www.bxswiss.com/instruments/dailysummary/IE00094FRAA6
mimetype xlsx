--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07b26ed9f5f42ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c31d27f7307480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29949c0e8524c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571644e2a7d24f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e072f35618c4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29949c0e8524c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdfa8a9f9190496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571644e2a7d24f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>21,391</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,259</x:t>
-[...436 lines deleted...]
-          <x:t>20,847</x:t>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>