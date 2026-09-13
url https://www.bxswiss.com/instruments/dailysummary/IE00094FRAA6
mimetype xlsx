--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c31d27f7307480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3506e81a3339455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571644e2a7d24f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073ac7dea7fc4b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdfa8a9f9190496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571644e2a7d24f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9de80f309947f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073ac7dea7fc4b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X China Electric Vehicle &amp; Battery UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00094FRAA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>19,930</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>20,903</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>