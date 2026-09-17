--- v12 (2026-08-27)
+++ v13 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c407b635534ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefcf82a8bf747b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b3ea59140c4881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64aea612278416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa96b732098e4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b3ea59140c4881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bcaab1d22c4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64aea612278416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>41,215</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>