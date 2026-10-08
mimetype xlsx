--- v13 (2026-09-17)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefcf82a8bf747b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3821bac8fc3f49ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64aea612278416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb9a215723474343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bcaab1d22c4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64aea612278416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f15274052f4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb9a215723474343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>44,825</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,381</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,394</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>