--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3821bac8fc3f49ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db79d4c889c45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb9a215723474343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05e434073b849b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f15274052f4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb9a215723474343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5608ccf377d341f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05e434073b849b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>