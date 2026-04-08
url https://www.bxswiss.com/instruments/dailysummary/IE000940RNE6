--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aeddad953b94efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e09a6710ece4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665ffc17fc9e43e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3b974edcf54374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be6452d91ee44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665ffc17fc9e43e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29f41e104e64245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3b974edcf54374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>