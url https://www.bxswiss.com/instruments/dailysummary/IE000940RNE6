--- v5 (2026-04-08)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e09a6710ece4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79fcf9ae90a4276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3b974edcf54374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a75fbcabd534785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29f41e104e64245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3b974edcf54374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd643ca0c0e884197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a75fbcabd534785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>40,522</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>37,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>