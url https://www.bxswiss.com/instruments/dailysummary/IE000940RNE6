--- v6 (2026-04-28)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79fcf9ae90a4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d873d357bfe4f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a75fbcabd534785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48211d1459bf47c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd643ca0c0e884197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a75fbcabd534785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R226f0894c63f4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48211d1459bf47c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>