--- v7 (2026-05-19)
+++ v8 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d873d357bfe4f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03b619480884188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48211d1459bf47c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47e72cae8294575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R226f0894c63f4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48211d1459bf47c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66261d9872b47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47e72cae8294575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>