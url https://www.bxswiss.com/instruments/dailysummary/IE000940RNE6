--- v8 (2026-06-08)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03b619480884188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdfbf8ce2754492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47e72cae8294575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820ee6fce9804797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66261d9872b47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47e72cae8294575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf712b7198192417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820ee6fce9804797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>