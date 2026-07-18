--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdfbf8ce2754492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7befb7d7484a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820ee6fce9804797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf564aa7c67c94934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf712b7198192417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820ee6fce9804797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be8ff9c1b534057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf564aa7c67c94934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>