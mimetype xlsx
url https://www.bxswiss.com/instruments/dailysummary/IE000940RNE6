--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7befb7d7484a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2825d7414b4dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf564aa7c67c94934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e495b16877144c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be8ff9c1b534057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf564aa7c67c94934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e025962893a4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e495b16877144c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>