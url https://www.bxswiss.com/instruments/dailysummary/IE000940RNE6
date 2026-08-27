--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2825d7414b4dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c407b635534ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e495b16877144c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b3ea59140c4881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e025962893a4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e495b16877144c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa96b732098e4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b3ea59140c4881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Blockchain UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000940RNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>