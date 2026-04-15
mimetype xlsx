--- v5 (2026-03-26)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9965c7d8c03f4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09f45483f8f4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b7b9e035174b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9d19a2d8f84d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0d8bd9bc3c4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b7b9e035174b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82b828959a54c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9d19a2d8f84d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,520</x:t>
-[...603 lines deleted...]
-          <x:t>5,357</x:t>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>