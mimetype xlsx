--- v6 (2026-04-15)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09f45483f8f4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0948b81b9eeb41c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9d19a2d8f84d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60685ce558b74a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82b828959a54c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9d19a2d8f84d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e0643aa77149ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60685ce558b74a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>