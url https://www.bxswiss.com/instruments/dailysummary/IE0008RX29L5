--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0948b81b9eeb41c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf8153fd91f4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60685ce558b74a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7555733297947f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e0643aa77149ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60685ce558b74a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3921bd6cadc74c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7555733297947f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>