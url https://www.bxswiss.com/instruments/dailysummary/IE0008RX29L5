--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf8153fd91f4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7241bb7820d4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7555733297947f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e66cd3f3fca415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3921bd6cadc74c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7555733297947f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8adad62cf4cd4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e66cd3f3fca415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>6,118</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>6,383</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,316</x:t>
-[...75 lines deleted...]
-          <x:t>6,470</x:t>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,302</x:t>
-[...75 lines deleted...]
-          <x:t>6,235</x:t>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>6,451</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>