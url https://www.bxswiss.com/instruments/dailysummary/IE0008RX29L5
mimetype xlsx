--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7241bb7820d4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9180c60a2d4bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e66cd3f3fca415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da6497330b74b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8adad62cf4cd4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e66cd3f3fca415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a08c71c37344aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da6497330b74b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,361</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,253</x:t>
-[...75 lines deleted...]
-          <x:t>6,182</x:t>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>6,341</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,160</x:t>
-[...188 lines deleted...]
-          <x:t>6,406</x:t>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>