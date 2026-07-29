--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9180c60a2d4bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191125430b5e4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da6497330b74b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3ff565592c4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a08c71c37344aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da6497330b74b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2607c98adde3420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3ff565592c4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,199</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>6,341</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,160</x:t>
-[...453 lines deleted...]
-          <x:t>6,106</x:t>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,111</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>