--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191125430b5e4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3bb6860cac4a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3ff565592c4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133c89b618804891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2607c98adde3420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3ff565592c4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a6699be3f343e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133c89b618804891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,240</x:t>
-[...4 lines deleted...]
-          <x:t>6,131</x:t>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>5,688</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>