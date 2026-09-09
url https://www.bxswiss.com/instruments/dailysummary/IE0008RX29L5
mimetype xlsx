--- v12 (2026-08-19)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3bb6860cac4a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9510a7c0bcfa488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133c89b618804891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be4208d75b543b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a6699be3f343e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133c89b618804891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ce36ebef224155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be4208d75b543b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>5,936</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,892</x:t>
-[...227 lines deleted...]
-          <x:t>5,971</x:t>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,964</x:t>
-[...220 lines deleted...]
-          <x:t>6,066</x:t>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>