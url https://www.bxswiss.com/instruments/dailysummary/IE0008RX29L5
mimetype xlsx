--- v13 (2026-09-09)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9510a7c0bcfa488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f4763b93e945c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be4208d75b543b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c8de7da2e54c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ce36ebef224155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be4208d75b543b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c362b722c3d4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c8de7da2e54c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,158</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,066</x:t>
-[...38 lines deleted...]
-          <x:t>5,952</x:t>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,864</x:t>
-[...119 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,080</x:t>
-[...85 lines deleted...]
-          <x:t>5,888</x:t>
+          <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,878</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,857</x:t>
-[...139 lines deleted...]
-          <x:t>6,046</x:t>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>