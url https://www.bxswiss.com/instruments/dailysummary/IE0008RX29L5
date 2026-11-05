--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f4763b93e945c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d1584616eb43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c8de7da2e54c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e79e9ed3214259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c362b722c3d4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c8de7da2e54c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753324018b9142a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e79e9ed3214259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008RX29L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,993</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,934</x:t>
-[...80 lines deleted...]
-          <x:t>5,983</x:t>
+          <x:t>5,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,984</x:t>
-[...80 lines deleted...]
-          <x:t>5,985</x:t>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,934</x:t>
-[...183 lines deleted...]
-          <x:t>5,814</x:t>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.10.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,873</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,817</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>5,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>