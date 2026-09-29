--- v13 (2026-09-08)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757315820b994b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efecb53d68f4ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995dc97b9fe34081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554759299c214879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf494794e1a2345fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995dc97b9fe34081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5992ff2d329c4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554759299c214879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>