--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efecb53d68f4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dc36e8fad948a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554759299c214879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2218c8fe0f484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5992ff2d329c4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554759299c214879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171a72d614194db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2218c8fe0f484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>59,873</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,872</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>