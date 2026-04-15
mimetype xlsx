--- v5 (2026-03-25)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e479b7cd22c4888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b307ac839d424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe000ddd8474743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7984c2c970144602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb5503463984161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe000ddd8474743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2983e13c406a4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7984c2c970144602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>