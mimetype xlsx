--- v6 (2026-04-15)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b307ac839d424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8885e1744e34cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7984c2c970144602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8084baa3a67a4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2983e13c406a4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7984c2c970144602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5586ec8d656247c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8084baa3a67a4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>