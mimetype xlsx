--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8885e1744e34cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b226b2044d54a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8084baa3a67a4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b5abc15e8d42fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5586ec8d656247c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8084baa3a67a4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81969c852dc407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b5abc15e8d42fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>