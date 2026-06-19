--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b226b2044d54a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra050947efb6047fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b5abc15e8d42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffd547808c44a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81969c852dc407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b5abc15e8d42fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5734a40da2fd47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffd547808c44a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,617</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>56,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,495</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>