--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra050947efb6047fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18772b43c944d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffd547808c44a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4135d75bdf7446c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5734a40da2fd47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffd547808c44a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090b11854fc04ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4135d75bdf7446c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>57,083</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,967</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>56,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,546</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>