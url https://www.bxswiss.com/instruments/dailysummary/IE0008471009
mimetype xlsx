--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18772b43c944d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4a90ad207a4e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4135d75bdf7446c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a29750ff5e47ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090b11854fc04ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4135d75bdf7446c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496e2fb6233d4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a29750ff5e47ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,408</x:t>
-[...85 lines deleted...]
-          <x:t>59,613</x:t>
+          <x:t>59,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>58,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>