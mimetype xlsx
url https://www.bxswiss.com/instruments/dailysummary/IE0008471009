--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4a90ad207a4e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb9abb245a5431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a29750ff5e47ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef8eca2b6e745a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496e2fb6233d4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a29750ff5e47ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22eab4c4b24d4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef8eca2b6e745a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>59,849</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,374</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>60,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,209</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>