--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb9abb245a5431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757315820b994b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef8eca2b6e745a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995dc97b9fe34081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22eab4c4b24d4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef8eca2b6e745a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf494794e1a2345fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995dc97b9fe34081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core EURO STOXX 50 UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008471009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>