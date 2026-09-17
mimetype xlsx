--- v10 (2026-08-11)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10008782ce64fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b05ec80f9bc41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00d6a7fc75f499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e045cedd5a4a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffc1123997246b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00d6a7fc75f499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e766aaa7be485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e045cedd5a4a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>53,131</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>