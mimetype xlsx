--- v11 (2026-09-17)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b05ec80f9bc41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39fb1a0b1b64ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e045cedd5a4a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2976c0a46d847d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e766aaa7be485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e045cedd5a4a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d2d53faebf4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2976c0a46d847d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>51,907</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>