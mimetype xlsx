--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39fb1a0b1b64ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93ab2958e94434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2976c0a46d847d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1699c65cdc4a49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d2d53faebf4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2976c0a46d847d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd67018a01534500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1699c65cdc4a49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>51,598</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,181</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>51,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,467</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>