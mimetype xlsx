--- v3 (2026-03-15)
+++ v4 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64387f69e524521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d64389a1e734876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3208aeeed0a94321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deb74449e5d4ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69926c9829c54966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3208aeeed0a94321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d63d0cc10a34bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deb74449e5d4ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>47,698</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,351</x:t>
-[...220 lines deleted...]
-          <x:t>45,932</x:t>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>