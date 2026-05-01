--- v4 (2026-04-10)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d64389a1e734876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316d2262a86f4c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deb74449e5d4ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695dc5f77f184795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d63d0cc10a34bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deb74449e5d4ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27dfda0bbdc3465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695dc5f77f184795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>46,084</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,830</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>45,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,184</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>