--- v5 (2026-05-01)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316d2262a86f4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ee8cf106b8488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695dc5f77f184795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728cafbbd3df41c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27dfda0bbdc3465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695dc5f77f184795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaeb0062c84e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728cafbbd3df41c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>48,266</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,779</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>48,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,913</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>