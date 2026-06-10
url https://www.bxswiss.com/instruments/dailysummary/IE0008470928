--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ee8cf106b8488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R930718f2bdb944bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728cafbbd3df41c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25d098adf4a41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaeb0062c84e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728cafbbd3df41c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334d918716074ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25d098adf4a41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>