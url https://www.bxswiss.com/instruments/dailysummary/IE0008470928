--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R930718f2bdb944bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fef2fd32444e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25d098adf4a41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67256161ef1242af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334d918716074ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25d098adf4a41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac31ed1620a456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67256161ef1242af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,446</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>49,183</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,652</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,695</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>48,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,200</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>