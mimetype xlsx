--- v8 (2026-06-30)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fef2fd32444e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7893e6c81674e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67256161ef1242af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583fe7d5b1264596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac31ed1620a456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67256161ef1242af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569b1d6bb7af4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583fe7d5b1264596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,613</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>50,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,282</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>