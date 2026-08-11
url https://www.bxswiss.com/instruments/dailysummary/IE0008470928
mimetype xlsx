--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7893e6c81674e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10008782ce64fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583fe7d5b1264596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00d6a7fc75f499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569b1d6bb7af4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583fe7d5b1264596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffc1123997246b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00d6a7fc75f499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II STOXX Europe 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0008470928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>