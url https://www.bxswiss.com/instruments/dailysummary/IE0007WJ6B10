--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758c98965bfb48c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caa349f5f114a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbb2bc0db314672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5d07a5fdb34d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra886dd303dca402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbb2bc0db314672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62cf8fe10e14661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5d07a5fdb34d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>30,697</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>30,757</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>