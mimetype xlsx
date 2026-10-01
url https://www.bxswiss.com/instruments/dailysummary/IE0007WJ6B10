--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8caa349f5f114a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7930d1092ee646ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5d07a5fdb34d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659dd8c084ce4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62cf8fe10e14661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5d07a5fdb34d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80399bf82c34cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659dd8c084ce4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>