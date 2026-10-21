--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7930d1092ee646ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb2ca652a07425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659dd8c084ce4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1afea336cd94440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80399bf82c34cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659dd8c084ce4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db94f55727d4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1afea336cd94440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>30,514</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,260</x:t>
-[...146 lines deleted...]
-          <x:t>29,902</x:t>
+          <x:t>29,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,353</x:t>
-[...65 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,411</x:t>
-[...198 lines deleted...]
-          <x:t>29,994</x:t>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>