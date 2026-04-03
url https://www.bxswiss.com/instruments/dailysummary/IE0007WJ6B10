--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9951bda1464bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6472f2e711a14476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf815ca8f045b4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01efc7bdea6046e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5801b889831e4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf815ca8f045b4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re140b3755ba34c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01efc7bdea6046e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...166 lines deleted...]
-          <x:t>29,876</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,662</x:t>
-[...53 lines deleted...]
-          <x:t>29,463</x:t>
+          <x:t>29,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,678</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>31,374</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>