--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6472f2e711a14476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaaee02f1f6e4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01efc7bdea6046e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4691a06a3f4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re140b3755ba34c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01efc7bdea6046e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcef5e2476c4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4691a06a3f4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>30,261</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,708</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>29,829</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>30,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>