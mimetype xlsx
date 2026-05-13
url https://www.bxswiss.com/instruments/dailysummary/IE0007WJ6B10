--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaaee02f1f6e4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f13d18b4c040d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4691a06a3f4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree54d91ed4074d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fcef5e2476c4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4691a06a3f4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b165c120a049ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree54d91ed4074d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>29,524</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,390</x:t>
-[...512 lines deleted...]
-          <x:t>29,376</x:t>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>