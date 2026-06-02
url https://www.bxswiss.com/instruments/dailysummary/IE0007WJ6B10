--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f13d18b4c040d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fbe2eb1e904773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree54d91ed4074d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d267f42e0249e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b165c120a049ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree54d91ed4074d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd16a24a5c58429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d267f42e0249e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,328</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>28,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,734</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>