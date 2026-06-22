--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fbe2eb1e904773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a11515d9f034ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d267f42e0249e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1f5d5ad0174a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd16a24a5c58429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d267f42e0249e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a27d65daa514a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1f5d5ad0174a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>28,724</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,637</x:t>
-[...107 lines deleted...]
-          <x:t>28,913</x:t>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>29,424</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,143</x:t>
-[...58 lines deleted...]
-          <x:t>28,870</x:t>
+          <x:t>29,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>