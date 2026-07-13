--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a11515d9f034ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8bdabe370b6492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1f5d5ad0174a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef68bd4f7144744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a27d65daa514a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1f5d5ad0174a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f07e70ebe3642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef68bd4f7144744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>29,424</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,143</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>29,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,913</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>29,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,031</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>