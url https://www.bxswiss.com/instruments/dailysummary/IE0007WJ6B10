--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8bdabe370b6492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723dc608b67847f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef68bd4f7144744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4518f08305ab44a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f07e70ebe3642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef68bd4f7144744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88d28f4bea94e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4518f08305ab44a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>31,192</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>30,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,952</x:t>
-[...63 lines deleted...]
-          <x:t>30,752</x:t>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>