--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723dc608b67847f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758c98965bfb48c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4518f08305ab44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbb2bc0db314672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88d28f4bea94e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4518f08305ab44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra886dd303dca402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbb2bc0db314672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 6 Clean Water &amp; Sanitation UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007WJ6B10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,952</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>30,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,957</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>