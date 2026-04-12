--- v2 (2026-03-23)
+++ v3 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f859f91825443eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb184baa64bee454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad31c8be10ea4d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a62283db8e4480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd694b2cfece244e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad31c8be10ea4d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9115f05e5bf464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a62283db8e4480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>