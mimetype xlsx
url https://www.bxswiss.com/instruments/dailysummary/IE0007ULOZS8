--- v3 (2026-04-12)
+++ v4 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb184baa64bee454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823fb07340764aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a62283db8e4480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aa018760244dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9115f05e5bf464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a62283db8e4480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55d96ffdc6440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aa018760244dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>