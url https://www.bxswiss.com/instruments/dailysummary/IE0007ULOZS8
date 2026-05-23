--- v4 (2026-05-02)
+++ v5 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823fb07340764aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38d6cf01ccd49d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aa018760244dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d74f0fe37304f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55d96ffdc6440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aa018760244dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b48077158b4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d74f0fe37304f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>