--- v5 (2026-05-23)
+++ v6 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38d6cf01ccd49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f866a789a14d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d74f0fe37304f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a11d374b88a482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b48077158b4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d74f0fe37304f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99b34b33e0a4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a11d374b88a482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>