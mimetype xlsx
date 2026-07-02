--- v6 (2026-06-12)
+++ v7 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f866a789a14d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be981bdbe304266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a11d374b88a482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7750630856944c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99b34b33e0a4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a11d374b88a482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b97ccd248e4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7750630856944c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>