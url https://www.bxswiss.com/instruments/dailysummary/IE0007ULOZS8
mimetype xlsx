--- v7 (2026-07-02)
+++ v8 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be981bdbe304266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4113e24e6954f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7750630856944c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5813c5624f214fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b97ccd248e4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7750630856944c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2bb54f69bf4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5813c5624f214fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>55,259</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,648</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,209</x:t>
-[...36 lines deleted...]
-          <x:t>56,043</x:t>
+          <x:t>56,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>