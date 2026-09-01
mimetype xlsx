--- v8 (2026-08-11)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4113e24e6954f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979c4322fcb246b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5813c5624f214fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f738787c3f3419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2bb54f69bf4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5813c5624f214fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f89581df4f4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f738787c3f3419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>