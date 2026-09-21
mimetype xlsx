--- v9 (2026-09-01)
+++ v10 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979c4322fcb246b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099174adc2f047cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f738787c3f3419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec37728363e41a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f89581df4f4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f738787c3f3419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbad368170a2488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec37728363e41a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>