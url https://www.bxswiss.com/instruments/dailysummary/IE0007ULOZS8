--- v10 (2026-09-21)
+++ v11 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099174adc2f047cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cca6112a3e4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec37728363e41a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504ba6ecef354f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbad368170a2488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec37728363e41a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5256e4eac5934cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504ba6ecef354f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>57,543</x:t>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,349</x:t>
-[...80 lines deleted...]
-          <x:t>57,594</x:t>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>58,628</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,207</x:t>
-[...269 lines deleted...]
-          <x:t>57,869</x:t>
+          <x:t>58,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>