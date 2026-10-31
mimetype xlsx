--- v11 (2026-10-11)
+++ v12 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cca6112a3e4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c940792221e4329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504ba6ecef354f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561c610684ae4180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5256e4eac5934cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504ba6ecef354f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6222df58e2da4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561c610684ae4180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007ULOZS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>58,903</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,459</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>59,796</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>