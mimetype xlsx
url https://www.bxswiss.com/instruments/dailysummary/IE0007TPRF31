--- v0 (2026-09-17)
+++ v1 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655c1a618b584564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb7b67d190143ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8150a1b1f9a4567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ceb989f92404aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf2b3653b5942d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8150a1b1f9a4567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf2048e13c6451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ceb989f92404aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Global Small-Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007TPRF31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...69 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,046</x:t>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,052</x:t>
-[...306 lines deleted...]
-          <x:t>3,990</x:t>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>