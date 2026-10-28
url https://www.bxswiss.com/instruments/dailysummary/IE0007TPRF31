--- v1 (2026-10-08)
+++ v2 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb7b67d190143ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re351f51cca944922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ceb989f92404aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7d3f03bfec4a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf2048e13c6451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ceb989f92404aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2aa740afbad4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7d3f03bfec4a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Global Small-Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0007TPRF31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,003</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>3,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>