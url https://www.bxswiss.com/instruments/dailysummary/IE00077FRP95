--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68485f2f334541a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4017671c8cf54332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be89b78892546b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R480cd64aed8f4342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a67706abf93459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be89b78892546b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18419ffb1b04df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R480cd64aed8f4342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,170</x:t>
-[...80 lines deleted...]
-          <x:t>8,045</x:t>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>8,224</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,166</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>8,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>