--- v4 (2026-04-01)
+++ v5 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4017671c8cf54332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86b75807f53453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R480cd64aed8f4342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda3ab230ab745f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18419ffb1b04df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R480cd64aed8f4342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd939719bf0934b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda3ab230ab745f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,249</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,171</x:t>
-[...583 lines deleted...]
-          <x:t>8,314</x:t>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,112</x:t>
-[...4 lines deleted...]
-          <x:t>8,166</x:t>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>