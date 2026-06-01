--- v5 (2026-05-12)
+++ v6 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86b75807f53453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c508fd62cb6484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda3ab230ab745f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e341115b944d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd939719bf0934b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda3ab230ab745f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606da2d52cba4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e341115b944d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,211</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,305</x:t>
-[...70 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>8,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,229</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,214</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,207</x:t>
-[...247 lines deleted...]
-          <x:t>8,270</x:t>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>