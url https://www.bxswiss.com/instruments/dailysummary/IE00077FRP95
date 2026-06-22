--- v6 (2026-06-01)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c508fd62cb6484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ceca9b423f4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e341115b944d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a7546250614cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606da2d52cba4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e341115b944d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af4477ee75b4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a7546250614cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,191</x:t>
-[...53 lines deleted...]
-          <x:t>8,188</x:t>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,122</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>8,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>8,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,048</x:t>
-[...53 lines deleted...]
-          <x:t>7,959</x:t>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>