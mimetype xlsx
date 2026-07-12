--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ceca9b423f4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8317935ca6d4ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a7546250614cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5e79b442794ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af4477ee75b4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a7546250614cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803f80d4d9da42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5e79b442794ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,122</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>8,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,027</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>7,997</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,987</x:t>
-[...11 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,053</x:t>
-[...97 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,008</x:t>
-[...43 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>8,052</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>