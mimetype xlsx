--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8317935ca6d4ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b36e4782ac4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5e79b442794ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ff39f8ce044428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803f80d4d9da42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5e79b442794ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9ec0a634114ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ff39f8ce044428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,031</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,031</x:t>
-[...571 lines deleted...]
-          <x:t>8,077</x:t>
+          <x:t>8,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>