--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b36e4782ac4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940d9ad1e7044076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ff39f8ce044428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbbe01aff53d411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9ec0a634114ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ff39f8ce044428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc968d3cc0a224d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbbe01aff53d411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,168</x:t>
-[...4 lines deleted...]
-          <x:t>8,107</x:t>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...343 lines deleted...]
-          <x:t>8,108</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>