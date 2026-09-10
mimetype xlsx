--- v10 (2026-08-21)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940d9ad1e7044076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41479d7b5b63405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbbe01aff53d411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0d220774c94cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc968d3cc0a224d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbbe01aff53d411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra754c99565f94e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0d220774c94cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,220</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>8,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>