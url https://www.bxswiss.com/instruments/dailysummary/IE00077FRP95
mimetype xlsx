--- v11 (2026-09-10)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41479d7b5b63405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a26e5594e2e4387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0d220774c94cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b26ceff48a4502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra754c99565f94e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0d220774c94cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b7ab87998d4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b26ceff48a4502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,178</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,178</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,162</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>8,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,110</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,072</x:t>
-[...242 lines deleted...]
-          <x:t>8,255</x:t>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>