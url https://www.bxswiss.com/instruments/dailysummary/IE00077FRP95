--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a26e5594e2e4387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ade9dfa2d2a4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b26ceff48a4502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4d9a6d541341a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b7ab87998d4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b26ceff48a4502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9361e3d53043a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4d9a6d541341a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Superdividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00077FRP95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>8,202</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,187</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>8,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,128</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>