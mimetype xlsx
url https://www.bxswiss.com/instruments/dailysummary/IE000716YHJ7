--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra716af262f5f463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f07eff115c4433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b78f3453be34431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b72376d92c4beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c8c84fa8d74893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b78f3453be34431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941988ce988f4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b72376d92c4beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,604</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,656</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>6,578</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>6,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>