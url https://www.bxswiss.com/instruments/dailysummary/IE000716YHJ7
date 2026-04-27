--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f07eff115c4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6be1c83753a43c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b72376d92c4beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633b1375acea4378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941988ce988f4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b72376d92c4beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462b267410ce4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633b1375acea4378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,436</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,415</x:t>
-[...43 lines deleted...]
-          <x:t>6,594</x:t>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,559</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>6,484</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>