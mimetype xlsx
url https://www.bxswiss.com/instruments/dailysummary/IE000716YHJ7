--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6be1c83753a43c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173084ba66c647a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633b1375acea4378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9351a3b100094730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462b267410ce4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633b1375acea4378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f8bc31f018c4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9351a3b100094730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>