--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173084ba66c647a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382c2630b1774b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9351a3b100094730"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b3613ee5294254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f8bc31f018c4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9351a3b100094730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4893e33dff514310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b3613ee5294254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>