--- v10 (2026-06-07)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382c2630b1774b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb514cd6d3dd04156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b3613ee5294254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c42263239a44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4893e33dff514310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b3613ee5294254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5f492a43204d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c42263239a44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>7,395</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,475</x:t>
-[...4 lines deleted...]
-          <x:t>7,425</x:t>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>7,355</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>