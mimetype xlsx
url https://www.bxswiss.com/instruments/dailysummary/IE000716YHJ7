--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb514cd6d3dd04156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea31b77706fc415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c42263239a44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143e07fd606944b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5f492a43204d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c42263239a44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8eecd6c78c422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143e07fd606944b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,461</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,444</x:t>
-[...43 lines deleted...]
-          <x:t>7,458</x:t>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,434</x:t>
-[...97 lines deleted...]
-          <x:t>7,434</x:t>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,411</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>7,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,474</x:t>
-[...85 lines deleted...]
-          <x:t>7,551</x:t>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>