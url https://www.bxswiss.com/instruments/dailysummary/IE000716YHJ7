--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea31b77706fc415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04225a53859a4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143e07fd606944b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80115fc6b31406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8eecd6c78c422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143e07fd606944b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a971faa4cf4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80115fc6b31406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,513</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,508</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>7,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,474</x:t>
-[...151 lines deleted...]
-          <x:t>7,566</x:t>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,543</x:t>
-[...323 lines deleted...]
-          <x:t>7,464</x:t>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>