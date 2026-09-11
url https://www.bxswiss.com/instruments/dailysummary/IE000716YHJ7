--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04225a53859a4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740a85695161495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80115fc6b31406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff12ff5b23dc48ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a971faa4cf4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80115fc6b31406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7168f60f574815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff12ff5b23dc48ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,734</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,762</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>7,707</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,698</x:t>
-[...48 lines deleted...]
-          <x:t>7,758</x:t>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,751</x:t>
-[...242 lines deleted...]
-          <x:t>7,655</x:t>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>