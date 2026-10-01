--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740a85695161495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296a101f1e554ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff12ff5b23dc48ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75bf3bfc054949c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7168f60f574815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff12ff5b23dc48ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a805c99cc2141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75bf3bfc054949c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,758</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,751</x:t>
-[...21 lines deleted...]
-          <x:t>7,749</x:t>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,845</x:t>
-[...21 lines deleted...]
-          <x:t>7,857</x:t>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,813</x:t>
-[...517 lines deleted...]
-          <x:t>7,670</x:t>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>