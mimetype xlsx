--- v15 (2026-10-01)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296a101f1e554ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3f5b22313f4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75bf3bfc054949c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0846fe2260bb4c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a805c99cc2141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75bf3bfc054949c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc99b8c742fc4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0846fe2260bb4c40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000716YHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,743</x:t>
-[...16 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,764</x:t>
-[...522 lines deleted...]
-          <x:t>7,924</x:t>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>