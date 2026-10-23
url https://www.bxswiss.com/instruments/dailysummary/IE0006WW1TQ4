--- v11 (2026-09-16)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc44101e97544f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d181a3957a4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4864aeebc44237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b50029e08354123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f20c5357e0c42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4864aeebc44237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91704f02ed540b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b50029e08354123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>37,926</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,592</x:t>
-[...33 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>37,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,558</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>37,514</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>