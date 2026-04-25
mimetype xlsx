--- v3 (2026-03-14)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4beb26e46af54c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a415312e3943f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46e342659e244d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b26b9d02f84c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a141bcfe68a4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46e342659e244d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra931afe90b0a44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b26b9d02f84c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>33,889</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,833</x:t>
-[...75 lines deleted...]
-          <x:t>34,719</x:t>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,556</x:t>
-[...97 lines deleted...]
-          <x:t>34,928</x:t>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,829</x:t>
-[...296 lines deleted...]
-          <x:t>32,665</x:t>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>