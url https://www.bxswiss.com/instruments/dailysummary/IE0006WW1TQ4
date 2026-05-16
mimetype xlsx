--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a415312e3943f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3f596bea8c4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b26b9d02f84c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186db6b108724ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra931afe90b0a44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b26b9d02f84c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ec4bb755f544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186db6b108724ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>34,557</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>34,456</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...181 lines deleted...]
-          <x:t>34,126</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>