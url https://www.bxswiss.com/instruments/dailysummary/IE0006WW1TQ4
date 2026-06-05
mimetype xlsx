--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3f596bea8c4a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7a2c6ad3a4486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186db6b108724ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18997ea79a584542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ec4bb755f544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186db6b108724ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f72381f04f548f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18997ea79a584542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>34,456</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>34,121</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,884</x:t>
-[...247 lines deleted...]
-          <x:t>34,252</x:t>
+          <x:t>34,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>