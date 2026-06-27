--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7a2c6ad3a4486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a66239780f4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18997ea79a584542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587019fa42d24564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f72381f04f548f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18997ea79a584542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307bf4f78c9b491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587019fa42d24564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>