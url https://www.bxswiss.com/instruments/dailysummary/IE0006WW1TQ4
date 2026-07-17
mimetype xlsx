--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a66239780f4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cce1a97a3747d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587019fa42d24564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64986ab2a94d4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307bf4f78c9b491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587019fa42d24564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a50c9be46944cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64986ab2a94d4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>