--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cce1a97a3747d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601fa8e59dcd48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64986ab2a94d4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcbefaecb29476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a50c9be46944cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64986ab2a94d4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46e8d8260684abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcbefaecb29476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>36,035</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,987</x:t>
-[...65 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>36,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>36,846</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,618</x:t>
-[...26 lines deleted...]
-          <x:t>36,601</x:t>
+          <x:t>36,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>