--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601fa8e59dcd48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793458e2f7b04453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcbefaecb29476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7e170bb3f5440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46e8d8260684abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcbefaecb29476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1be3699799b435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7e170bb3f5440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>36,640</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,894</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>