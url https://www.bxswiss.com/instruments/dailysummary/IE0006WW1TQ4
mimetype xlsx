--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793458e2f7b04453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc44101e97544f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7e170bb3f5440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4864aeebc44237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1be3699799b435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7e170bb3f5440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f20c5357e0c42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4864aeebc44237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World ex USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006WW1TQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>37,098</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,813</x:t>
-[...517 lines deleted...]
-          <x:t>37,968</x:t>
+          <x:t>37,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>