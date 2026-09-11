--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bccaf59adf4e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82873de1509e4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9af9fc434647ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2330de80a630413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23773adc977425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9af9fc434647ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb596bb3c5349d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2330de80a630413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,868</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,884</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>