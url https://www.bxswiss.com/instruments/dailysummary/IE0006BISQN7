--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82873de1509e4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a5292d1f894ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2330de80a630413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642b9c60333f48e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb596bb3c5349d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2330de80a630413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f70f002d57476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642b9c60333f48e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>