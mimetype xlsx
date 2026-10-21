--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a5292d1f894ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28201037f8b41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642b9c60333f48e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00886b486f7411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f70f002d57476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642b9c60333f48e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1f344ea827427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00886b486f7411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,768</x:t>
-[...53 lines deleted...]
-          <x:t>12,940</x:t>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,937</x:t>
-[...195 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,785</x:t>
-[...171 lines deleted...]
-          <x:t>12,612</x:t>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>