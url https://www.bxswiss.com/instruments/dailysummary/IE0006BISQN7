--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a727925a5d849db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d59441f6ad495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cae9181f8154c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra389392e8f594012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a91b890058b4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cae9181f8154c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40497ff68b74a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra389392e8f594012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>10,517</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>