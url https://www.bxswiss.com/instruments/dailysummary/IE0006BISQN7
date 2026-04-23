--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d59441f6ad495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ce9950e6ec4df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra389392e8f594012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067c5983c4674873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40497ff68b74a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra389392e8f594012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700dac6afe3e4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067c5983c4674873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>11,492</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,999</x:t>
-[...31 lines deleted...]
-          <x:t>11,683</x:t>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>11,538</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,743</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,896</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>11,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>