--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ce9950e6ec4df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703ef53a597b4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067c5983c4674873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c76359ff864fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700dac6afe3e4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067c5983c4674873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154d58cb34454d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c76359ff864fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>11,697</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,844</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>11,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,524</x:t>
-[...48 lines deleted...]
-          <x:t>11,940</x:t>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,885</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>11,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>