--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703ef53a597b4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df7bf48e21549b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c76359ff864fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bbcf73c45e4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154d58cb34454d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c76359ff864fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra202af9282084fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bbcf73c45e4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>12,223</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,393</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>12,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>