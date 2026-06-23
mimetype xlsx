--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df7bf48e21549b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2602461637234864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bbcf73c45e4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3975f3892c94777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra202af9282084fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bbcf73c45e4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2610bdd90b40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3975f3892c94777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>12,485</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,461</x:t>
-[...188 lines deleted...]
-          <x:t>12,144</x:t>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>