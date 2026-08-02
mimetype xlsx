--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2602461637234864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023a4b65d9954076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3975f3892c94777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791d8f41cb6f4a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2610bdd90b40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3975f3892c94777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751b96919df347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791d8f41cb6f4a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>11,816</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,723</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>11,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,186</x:t>
-[...4 lines deleted...]
-          <x:t>11,198</x:t>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>