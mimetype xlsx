--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023a4b65d9954076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bccaf59adf4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791d8f41cb6f4a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9af9fc434647ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751b96919df347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791d8f41cb6f4a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23773adc977425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9af9fc434647ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0006BISQN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>11,330</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,276</x:t>
-[...70 lines deleted...]
-          <x:t>11,558</x:t>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,502</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>11,868</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>11,629</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>