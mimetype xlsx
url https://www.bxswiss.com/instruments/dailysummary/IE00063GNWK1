--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf4afb2cb1c401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2a57c0f4bd4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e7c9a115004ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84641ac197e4fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb907ac86331346b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e7c9a115004ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23bf4620e1449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84641ac197e4fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>