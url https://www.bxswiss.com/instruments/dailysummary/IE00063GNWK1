--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2a57c0f4bd4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc7c97cf2dd4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84641ac197e4fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc886fcdf212a4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23bf4620e1449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84641ac197e4fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd6622aa4144427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc886fcdf212a4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>