--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc7c97cf2dd4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1401af060247f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc886fcdf212a4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddffe5a4de74231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd6622aa4144427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc886fcdf212a4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fb8d6c26034a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddffe5a4de74231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>222,482</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>