--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1401af060247f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609c8c5c4d164c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddffe5a4de74231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396cd13cb62a4cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fb8d6c26034a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddffe5a4de74231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534acc2a88e0456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396cd13cb62a4cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>