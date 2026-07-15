--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609c8c5c4d164c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf539031f24e84078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396cd13cb62a4cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ac5eb0bd50448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534acc2a88e0456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396cd13cb62a4cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d88bd47c7447a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ac5eb0bd50448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>