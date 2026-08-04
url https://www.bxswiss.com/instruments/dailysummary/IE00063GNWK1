--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf539031f24e84078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926901e1d62c43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ac5eb0bd50448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6909d9d8c84382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d88bd47c7447a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ac5eb0bd50448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7169ff7e11547bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6909d9d8c84382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>242,438</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,946</x:t>
-[...431 lines deleted...]
-          <x:t>243,330</x:t>
+          <x:t>240,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>