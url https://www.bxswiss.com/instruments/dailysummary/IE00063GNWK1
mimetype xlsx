--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926901e1d62c43b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ab2da9ffee4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6909d9d8c84382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab37bee8a8004bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7169ff7e11547bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6909d9d8c84382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd22db598244288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab37bee8a8004bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>