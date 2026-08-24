--- v11 (2026-08-24)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ab2da9ffee4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0e5d8b07614acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab37bee8a8004bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fea414bb3154973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd22db598244288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab37bee8a8004bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfd9b545d3492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fea414bb3154973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +710,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>