--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0e5d8b07614acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ae9e87ebc04600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fea414bb3154973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4878357f4a47aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfd9b545d3492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fea414bb3154973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83905994f6814edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4878357f4a47aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,416</x:t>
-[...215 lines deleted...]
-          <x:t>253,531</x:t>
+          <x:t>251,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,752</x:t>
-[...107 lines deleted...]
-          <x:t>249,264</x:t>
+          <x:t>252,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>