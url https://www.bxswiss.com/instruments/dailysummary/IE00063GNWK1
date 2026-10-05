--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ae9e87ebc04600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8246032f30fe4320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4878357f4a47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208d3adcfb7f48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83905994f6814edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4878357f4a47aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8664361db5774d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208d3adcfb7f48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>253,531</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,752</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>252,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,719</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>