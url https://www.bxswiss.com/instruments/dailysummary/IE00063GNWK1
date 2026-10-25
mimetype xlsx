--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8246032f30fe4320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57f7d7d2edc42d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208d3adcfb7f48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b68cb8d0bd7435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8664361db5774d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208d3adcfb7f48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8a20cd42e1406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b68cb8d0bd7435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA ESG Leaders UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00063GNWK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>