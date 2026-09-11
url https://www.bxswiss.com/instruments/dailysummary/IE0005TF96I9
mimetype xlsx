--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a88067c4f34a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475967d4490a47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9d1588dd384e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a1269b4d0d43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7820e92c0be4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9d1588dd384e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd357fa6cadb4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a1269b4d0d43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>15,719</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,603</x:t>
-[...38 lines deleted...]
-          <x:t>15,455</x:t>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,298</x:t>
-[...301 lines deleted...]
-          <x:t>15,782</x:t>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>