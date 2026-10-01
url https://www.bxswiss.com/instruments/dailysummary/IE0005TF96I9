--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475967d4490a47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15024e813270456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a1269b4d0d43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4931d51a199d489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd357fa6cadb4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a1269b4d0d43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05b58247ba04edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4931d51a199d489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>15,546</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>15,824</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,633</x:t>
-[...6 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,720</x:t>
-[...279 lines deleted...]
-          <x:t>15,011</x:t>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>