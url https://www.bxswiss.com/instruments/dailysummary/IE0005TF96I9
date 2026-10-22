--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15024e813270456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40815ad3f424e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4931d51a199d489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245268dbaa024196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05b58247ba04edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4931d51a199d489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6bc4bb01ff48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245268dbaa024196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>15,778</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,506</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>15,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,506</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>15,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>