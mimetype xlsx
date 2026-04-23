--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e22830d62a4ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fc646a4a9f4c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71929995fd7449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1e87ae5afb4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ede25274c304115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71929995fd7449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9308b76bc46a4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1e87ae5afb4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...549 lines deleted...]
-          <x:t>15,724</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,312</x:t>
-[...33 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,327</x:t>
-[...36 lines deleted...]
-          <x:t>15,008</x:t>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>