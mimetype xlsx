--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fc646a4a9f4c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7683fd2bb88f402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1e87ae5afb4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1196251ad94a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9308b76bc46a4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1e87ae5afb4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4948a55f4354b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1196251ad94a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,571</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>14,842</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,743</x:t>
-[...188 lines deleted...]
-          <x:t>14,733</x:t>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>