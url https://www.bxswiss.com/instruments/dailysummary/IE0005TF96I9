--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7683fd2bb88f402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31414ee3ca64be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1196251ad94a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423d1a457d944b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4948a55f4354b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1196251ad94a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0c70ff4ce94be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423d1a457d944b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>