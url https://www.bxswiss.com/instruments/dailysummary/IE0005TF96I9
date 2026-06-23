--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31414ee3ca64be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a47732865040cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423d1a457d944b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324ee10617ee418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0c70ff4ce94be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423d1a457d944b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34018525bbea4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324ee10617ee418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>14,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,061</x:t>
-[...296 lines deleted...]
-          <x:t>13,759</x:t>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>13,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>