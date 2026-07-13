--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a47732865040cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad724c1a84149e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324ee10617ee418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d29f60624647dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34018525bbea4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324ee10617ee418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45424ea0c0f941fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d29f60624647dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>