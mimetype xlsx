--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad724c1a84149e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51eee3e94ad64902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d29f60624647dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e173227a4a424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45424ea0c0f941fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d29f60624647dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079a13da75824287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e173227a4a424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>14,232</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>14,351</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>14,844</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>14,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>