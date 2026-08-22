--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51eee3e94ad64902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a88067c4f34a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e173227a4a424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9d1588dd384e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079a13da75824287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e173227a4a424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7820e92c0be4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9d1588dd384e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bionic Engineering UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005TF96I9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,351</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>14,844</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>14,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>15,002</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>