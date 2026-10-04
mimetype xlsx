--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e4bef56a50440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0446e3f425c2439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61392c45ad1e485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691b8160779541c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3c440d51994552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61392c45ad1e485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b790e853664338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691b8160779541c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>28,593</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>28,428</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,800</x:t>
-[...188 lines deleted...]
-          <x:t>28,256</x:t>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>