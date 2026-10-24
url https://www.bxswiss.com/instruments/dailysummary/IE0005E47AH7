--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0446e3f425c2439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e93b8edde04c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691b8160779541c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06aa06ad8763422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b790e853664338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691b8160779541c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6577dac46e5a4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06aa06ad8763422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>28,428</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,800</x:t>
-[...16 lines deleted...]
-          <x:t>28,318</x:t>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,096</x:t>
-[...220 lines deleted...]
-          <x:t>27,386</x:t>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>27,791</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>