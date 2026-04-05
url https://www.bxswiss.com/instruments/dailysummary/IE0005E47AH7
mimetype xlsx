--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072c50fcf82045bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab4f70835845f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc32889cf054ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6418286bc22b4551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ff9554bbf64c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc32889cf054ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re849abe8ad63488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6418286bc22b4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>27,943</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,895</x:t>
-[...33 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,390</x:t>
-[...495 lines deleted...]
-          <x:t>26,813</x:t>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>