--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab4f70835845f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf65ee9755194637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6418286bc22b4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98f73f1f7c7473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re849abe8ad63488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6418286bc22b4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6bec34d1734367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98f73f1f7c7473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>27,611</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>