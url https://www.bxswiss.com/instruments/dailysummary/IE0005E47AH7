--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf65ee9755194637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee1348de435403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98f73f1f7c7473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42280ad08f11418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa6bec34d1734367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98f73f1f7c7473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b874c4adc0b4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42280ad08f11418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>