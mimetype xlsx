--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee1348de435403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22721aab67824626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42280ad08f11418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e0ee78a9c54fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b874c4adc0b4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42280ad08f11418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfa8e542d0145d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e0ee78a9c54fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>29,371</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,347</x:t>
-[...80 lines deleted...]
-          <x:t>29,811</x:t>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>30,862</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>