--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22721aab67824626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e38270ec43947c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e0ee78a9c54fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c740e3865d842f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfa8e542d0145d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e0ee78a9c54fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed9547f249c49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c740e3865d842f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>