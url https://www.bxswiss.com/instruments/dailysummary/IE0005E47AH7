--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e38270ec43947c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9d18546284992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c740e3865d842f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4269a482c44214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed9547f249c49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c740e3865d842f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879b986a416b4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4269a482c44214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>29,578</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>29,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>29,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,593</x:t>
-[...36 lines deleted...]
-          <x:t>28,713</x:t>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>