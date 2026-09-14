--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9d18546284992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e4bef56a50440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4269a482c44214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61392c45ad1e485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879b986a416b4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4269a482c44214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3c440d51994552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61392c45ad1e485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 9 Industry, Innovation &amp; Infrastructure UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005E47AH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>28,064</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,543</x:t>
-[...156 lines deleted...]
-          <x:t>28,940</x:t>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,256</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>28,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>