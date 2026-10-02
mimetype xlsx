--- v13 (2026-09-10)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee27508f86e466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36631c5f4f446aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf245fd05ff9242bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff07f99ad9e44eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ad641dba074165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf245fd05ff9242bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c54f9b82e34391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff07f99ad9e44eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,917</x:t>
-[...151 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,851</x:t>
-[...441 lines deleted...]
-          <x:t>4,877</x:t>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>