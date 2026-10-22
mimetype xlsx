--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36631c5f4f446aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96aa014a24b4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff07f99ad9e44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d4a6262ddf4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c54f9b82e34391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff07f99ad9e44eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb466e7c1c2d74595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d4a6262ddf4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,766</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...613 lines deleted...]
-          <x:t>4,788</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>