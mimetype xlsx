--- v5 (2026-03-28)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra919685cadac4031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25caf86eb6b14f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf642739cc154fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4502099aa5434a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbad1c789774f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf642739cc154fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727ed84c68eb409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4502099aa5434a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,036</x:t>
-[...97 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,988</x:t>
-[...21 lines deleted...]
-          <x:t>3,894</x:t>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,714</x:t>
-[...490 lines deleted...]
-          <x:t>3,803</x:t>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>