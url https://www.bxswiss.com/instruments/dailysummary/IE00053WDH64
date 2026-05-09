--- v6 (2026-04-17)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25caf86eb6b14f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f459403469c4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4502099aa5434a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894053c56ac04482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727ed84c68eb409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4502099aa5434a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7671e920c8be4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894053c56ac04482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>