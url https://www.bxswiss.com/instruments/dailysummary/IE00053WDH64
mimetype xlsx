--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f459403469c4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re079424f2e704ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894053c56ac04482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e559044500f425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7671e920c8be4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894053c56ac04482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3562ca71b46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e559044500f425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>