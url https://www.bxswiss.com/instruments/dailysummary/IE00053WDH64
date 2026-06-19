--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re079424f2e704ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bf844acedb49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e559044500f425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56e76c2250d4349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3562ca71b46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e559044500f425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bac90a17f034f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56e76c2250d4349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,973</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>4,898</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>5,331</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>