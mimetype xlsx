--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bf844acedb49dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd148abb093384ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56e76c2250d4349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869edd6b14314868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bac90a17f034f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56e76c2250d4349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5dbdc078a4d4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869edd6b14314868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,830</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,810</x:t>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,919</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,975</x:t>
-[...171 lines deleted...]
-          <x:t>5,247</x:t>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>