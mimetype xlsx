--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd148abb093384ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e261233d9c4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869edd6b14314868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3a60c5739b4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5dbdc078a4d4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869edd6b14314868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b5d7eafa244519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3a60c5739b4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,109</x:t>
-[...43 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,975</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>5,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,968</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>