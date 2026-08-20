--- v11 (2026-07-29)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e261233d9c4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3559deb76684143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3a60c5739b4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2656cfdbf9b4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b5d7eafa244519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3a60c5739b4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305f96388ba243d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2656cfdbf9b4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,038</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,989</x:t>
-[...441 lines deleted...]
-          <x:t>4,407</x:t>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>