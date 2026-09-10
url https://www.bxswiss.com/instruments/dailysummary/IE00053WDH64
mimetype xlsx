--- v12 (2026-08-20)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3559deb76684143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee27508f86e466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2656cfdbf9b4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf245fd05ff9242bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305f96388ba243d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2656cfdbf9b4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ad641dba074165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf245fd05ff9242bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00053WDH64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,624</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,620</x:t>
-[...26 lines deleted...]
-          <x:t>4,738</x:t>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>4,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,883</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,883</x:t>
-[...139 lines deleted...]
-          <x:t>4,714</x:t>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>