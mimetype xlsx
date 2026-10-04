--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c04899fa25b4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b59c868272492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0137b825174e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebde23eaf6e405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca6c2fba0784989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0137b825174e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639e1dc5b0b8480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebde23eaf6e405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,607</x:t>
-[...4 lines deleted...]
-          <x:t>11,499</x:t>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...414 lines deleted...]
-          <x:t>11,621</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,438</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>11,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>