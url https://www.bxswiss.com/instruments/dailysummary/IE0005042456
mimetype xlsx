--- v11 (2026-10-04)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b59c868272492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47b7f94431b431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebde23eaf6e405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba9ccf70af0a48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639e1dc5b0b8480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebde23eaf6e405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b69c6d0f004d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba9ccf70af0a48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,648</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>11,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>11,387</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,412</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>11,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>