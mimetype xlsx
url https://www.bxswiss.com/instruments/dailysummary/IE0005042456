--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra524810948be444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941f36fa21504cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d304f2e5494942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dedd08efba84051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88bdd207d96d4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d304f2e5494942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc4f04e6a274a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dedd08efba84051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>10,799</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,616</x:t>
-[...453 lines deleted...]
-          <x:t>10,231</x:t>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>10,516</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>