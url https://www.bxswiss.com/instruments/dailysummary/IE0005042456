--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941f36fa21504cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0f6e6a90ed4eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dedd08efba84051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5fba0925134b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc4f04e6a274a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dedd08efba84051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb5c511fc434f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5fba0925134b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,704</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>10,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>