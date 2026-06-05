--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0f6e6a90ed4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aa31a126264922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5fba0925134b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56dc73d28f34b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb5c511fc434f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5fba0925134b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6a1357b52b405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56dc73d28f34b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>10,971</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,834</x:t>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,829</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>10,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>