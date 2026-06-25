--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aa31a126264922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd343b0478c144f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56dc73d28f34b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f3686035044ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6a1357b52b405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56dc73d28f34b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797c08df8ebd4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f3686035044ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,803</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,682</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,926</x:t>
-[...4 lines deleted...]
-          <x:t>10,757</x:t>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...467 lines deleted...]
-          <x:t>10,798</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,776</x:t>
-[...58 lines deleted...]
-          <x:t>10,804</x:t>
+          <x:t>10,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>