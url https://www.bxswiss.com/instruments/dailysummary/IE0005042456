--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd343b0478c144f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74614d581c884f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f3686035044ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cbd48b8dd84b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797c08df8ebd4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f3686035044ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209ef56d12424db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cbd48b8dd84b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,920</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>10,884</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>11,104</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,954</x:t>
-[...11 lines deleted...]
-          <x:t>10,951</x:t>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,944</x:t>
-[...166 lines deleted...]
-          <x:t>10,873</x:t>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>