--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74614d581c884f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca52aa7518e471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cbd48b8dd84b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c99f2e2ae04759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209ef56d12424db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cbd48b8dd84b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c625b2955640fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c99f2e2ae04759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,951</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,944</x:t>
-[...502 lines deleted...]
-          <x:t>11,089</x:t>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,062</x:t>
-[...43 lines deleted...]
-          <x:t>11,080</x:t>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>11,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>