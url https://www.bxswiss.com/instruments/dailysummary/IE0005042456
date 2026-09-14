--- v9 (2026-08-05)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca52aa7518e471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c04899fa25b4114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c99f2e2ae04759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0137b825174e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c625b2955640fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c99f2e2ae04759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca6c2fba0784989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0137b825174e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core FTSE 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0005042456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...458 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,534</x:t>
-[...112 lines deleted...]
-          <x:t>11,551</x:t>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>