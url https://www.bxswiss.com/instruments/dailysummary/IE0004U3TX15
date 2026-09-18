--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98af8a71381047b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec114acfae40f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd745125b64704d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8142c7f18f04a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef7cb12ff3d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd745125b64704d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b8a83e78c9418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8142c7f18f04a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>32,933</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,433</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>33,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>