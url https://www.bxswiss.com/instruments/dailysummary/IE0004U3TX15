--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec114acfae40f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630a52bfce41449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8142c7f18f04a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd203c55d0484e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b8a83e78c9418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8142c7f18f04a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffeb7a73972240be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd203c55d0484e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>