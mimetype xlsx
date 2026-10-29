--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630a52bfce41449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde576cd486f2411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd203c55d0484e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372255bb80a6475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffeb7a73972240be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd203c55d0484e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9aad7d03f32499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372255bb80a6475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>