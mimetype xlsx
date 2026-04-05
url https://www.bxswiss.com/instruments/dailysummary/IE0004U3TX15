--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8bdcb9eb164341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88ad95cb6fe4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3190e05ee9c94af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ac1b80883c4af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de2a032411a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3190e05ee9c94af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8886190f08d84e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ac1b80883c4af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>21,329</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>21,438</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>