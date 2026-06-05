--- v6 (2026-04-05)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88ad95cb6fe4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd391f8ab25d487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ac1b80883c4af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b705655d554001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8886190f08d84e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ac1b80883c4af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a6fe2392d94e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b705655d554001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>21,402</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>