--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd391f8ab25d487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfef15b141d44029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b705655d554001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436a707087bb4b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a6fe2392d94e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b705655d554001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e46c91883e4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436a707087bb4b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>