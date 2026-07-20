--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfef15b141d44029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b443aa00c084e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436a707087bb4b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7edceed88cc4c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e46c91883e4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436a707087bb4b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886bf9675dc5418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7edceed88cc4c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>34,117</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,352</x:t>
-[...139 lines deleted...]
-          <x:t>34,276</x:t>
+          <x:t>33,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>34,357</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>