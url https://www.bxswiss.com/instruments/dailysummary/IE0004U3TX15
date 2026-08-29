--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b443aa00c084e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98af8a71381047b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7edceed88cc4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd745125b64704d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886bf9675dc5418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7edceed88cc4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef7cb12ff3d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd745125b64704d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Metaverse ESG Exclusions UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004U3TX15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...441 lines deleted...]
-          <x:t>33,632</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,578</x:t>
-[...134 lines deleted...]
-          <x:t>31,679</x:t>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>