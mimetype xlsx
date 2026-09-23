--- v11 (2026-09-02)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762d42010bb24d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6afc8b4f6a40d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e022af7e08a4ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844c0681858f4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ec8be0a4c04623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e022af7e08a4ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c462c67a5834a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844c0681858f4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>49,856</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,601</x:t>
-[...286 lines deleted...]
-          <x:t>49,916</x:t>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,863</x:t>
-[...188 lines deleted...]
-          <x:t>49,672</x:t>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>