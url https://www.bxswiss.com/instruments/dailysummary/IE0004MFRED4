--- v12 (2026-09-23)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6afc8b4f6a40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b4be80808a4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844c0681858f4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa93aeda1cc47cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c462c67a5834a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844c0681858f4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8a22d3da594d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa93aeda1cc47cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>