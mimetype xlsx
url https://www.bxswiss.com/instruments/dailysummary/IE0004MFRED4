--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b4be80808a4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff58443930674fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa93aeda1cc47cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra788c3885cce4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8a22d3da594d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa93aeda1cc47cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423671a20f3243aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra788c3885cce4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>49,292</x:t>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,150</x:t>
-[...281 lines deleted...]
-          <x:t>49,051</x:t>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,828</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>