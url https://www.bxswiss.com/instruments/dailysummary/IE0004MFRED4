--- v4 (2026-03-16)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a46abee80f40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb637e4eda7504500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957612fa20b543d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fbe07f24134c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda707c433a58496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957612fa20b543d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5f6dac217d4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fbe07f24134c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>43,166</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,404</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>42,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>