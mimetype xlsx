--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb637e4eda7504500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5661cfa42274873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fbe07f24134c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf094b9f047f84776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5f6dac217d4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fbe07f24134c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb599e60f8c4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf094b9f047f84776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>42,243</x:t>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,103</x:t>
-[...210 lines deleted...]
-          <x:t>41,559</x:t>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,197</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,108</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>