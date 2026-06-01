--- v6 (2026-05-01)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5661cfa42274873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c61177f5da040e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf094b9f047f84776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd6434f05cb44ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb599e60f8c4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf094b9f047f84776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a40ec1a06547cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd6434f05cb44ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>43,792</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>44,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>