--- v7 (2026-06-01)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c61177f5da040e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6061fd3f6b84c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd6434f05cb44ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb662316401c54e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a40ec1a06547cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd6434f05cb44ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e1d531937745a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb662316401c54e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,366</x:t>
-[...90 lines deleted...]
-          <x:t>45,328</x:t>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>