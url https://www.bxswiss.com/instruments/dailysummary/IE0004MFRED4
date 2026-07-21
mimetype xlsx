--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6061fd3f6b84c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a911e3abbfa4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb662316401c54e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6082e1a1fd41cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e1d531937745a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb662316401c54e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbc8175badf49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6082e1a1fd41cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>