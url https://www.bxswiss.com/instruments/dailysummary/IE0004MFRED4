--- v9 (2026-07-21)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a911e3abbfa4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6519fb079ea94555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6082e1a1fd41cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed62c2a471b41b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbc8175badf49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6082e1a1fd41cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5257f65a20fb4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed62c2a471b41b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>