--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6519fb079ea94555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762d42010bb24d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed62c2a471b41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e022af7e08a4ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5257f65a20fb4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed62c2a471b41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ec8be0a4c04623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e022af7e08a4ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 Equal Weight ESG UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0004MFRED4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>