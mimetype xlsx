--- v4 (2026-03-12)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b947dd8b22415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3fa13fc7d64767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94448c2a0fe24ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab96d7679d2e472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2a4f473f264c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94448c2a0fe24ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b88633e86d4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab96d7679d2e472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,360</x:t>
-[...603 lines deleted...]
-          <x:t>49,773</x:t>
+          <x:t>50,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>