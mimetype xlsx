--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3fa13fc7d64767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0e1dce8ad3453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab96d7679d2e472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ace10c6074f48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b88633e86d4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab96d7679d2e472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80ecf03fe2042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ace10c6074f48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>