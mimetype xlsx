--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0e1dce8ad3453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77af7f8a75824e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ace10c6074f48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4b70ee9b8d45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80ecf03fe2042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ace10c6074f48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a7dbc97eb04246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4b70ee9b8d45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>50,981</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>48,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>