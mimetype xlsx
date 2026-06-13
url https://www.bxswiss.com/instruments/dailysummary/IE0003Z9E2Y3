--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77af7f8a75824e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb830f31e7100440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4b70ee9b8d45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09ff4feff0d4e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a7dbc97eb04246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4b70ee9b8d45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78f769e719a40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09ff4feff0d4e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>50,988</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>