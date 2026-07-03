--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb830f31e7100440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0820af057e44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09ff4feff0d4e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3dcef0e0d444e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78f769e719a40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09ff4feff0d4e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1cb33e9ce0641a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3dcef0e0d444e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>