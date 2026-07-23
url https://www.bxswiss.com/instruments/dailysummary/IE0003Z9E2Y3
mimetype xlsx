--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0820af057e44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd001df952c8146e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3dcef0e0d444e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b8a15c4630456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1cb33e9ce0641a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3dcef0e0d444e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebdd04eba3874a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b8a15c4630456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>