--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd001df952c8146e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05148e814f684de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b8a15c4630456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R928d7d62cb314f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebdd04eba3874a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b8a15c4630456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd1a3e3ff444221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R928d7d62cb314f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>48,161</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,885</x:t>
-[...333 lines deleted...]
-          <x:t>51,155</x:t>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>