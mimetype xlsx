--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05148e814f684de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9db1eecdc145ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R928d7d62cb314f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04780715d004ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd1a3e3ff444221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R928d7d62cb314f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22b2b52a75744b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04780715d004ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>