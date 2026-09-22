--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9db1eecdc145ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bf0eb5d9594074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04780715d004ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af9a964e5074a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22b2b52a75744b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04780715d004ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55063bdf25584f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af9a964e5074a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>