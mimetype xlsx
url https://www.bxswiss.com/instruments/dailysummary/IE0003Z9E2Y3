--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bf0eb5d9594074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c598282b1d24828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af9a964e5074a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba87bd5721a45fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55063bdf25584f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af9a964e5074a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed57cfa6ebd48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba87bd5721a45fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>