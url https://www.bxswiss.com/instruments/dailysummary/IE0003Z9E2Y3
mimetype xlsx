--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c598282b1d24828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240d8851a6c1400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba87bd5721a45fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21174010851f4537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed57cfa6ebd48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba87bd5721a45fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624e2d8a9519460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21174010851f4537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Copper Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003Z9E2Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,520</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>55,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,027</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>