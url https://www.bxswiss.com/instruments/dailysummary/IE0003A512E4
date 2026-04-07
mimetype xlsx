--- v3 (2026-02-26)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fcef77c43fc4e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7b4d49d2b74d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b7c37959ac4c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8e2a70e7ab4f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,704 +91,623 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b7f7add70c4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b7c37959ac4c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c08ef04a9543c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8e2a70e7ab4f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc</x:t>
+          <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,996</x:t>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,951</x:t>
-[...92 lines deleted...]
-          <x:t>7,195</x:t>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,180</x:t>
-[...124 lines deleted...]
-          <x:t>7,429</x:t>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,349</x:t>
-[...220 lines deleted...]
-          <x:t>7,706</x:t>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>