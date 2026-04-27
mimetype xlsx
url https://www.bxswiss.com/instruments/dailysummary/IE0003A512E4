--- v4 (2026-04-07)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7b4d49d2b74d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290c9fc71dce4f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8e2a70e7ab4f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red461f7c19b34adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c08ef04a9543c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8e2a70e7ab4f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00512142b95845ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red461f7c19b34adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,689</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,522</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>7,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>