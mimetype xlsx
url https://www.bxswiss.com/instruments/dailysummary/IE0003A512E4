--- v5 (2026-04-27)
+++ v6 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290c9fc71dce4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3292f413b4465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red461f7c19b34adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc4a0fba4fd4fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00512142b95845ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red461f7c19b34adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba919aa58cb4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc4a0fba4fd4fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>