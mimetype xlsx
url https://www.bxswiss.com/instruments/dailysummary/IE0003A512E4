--- v6 (2026-05-17)
+++ v7 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3292f413b4465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf6a4acdb9641d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc4a0fba4fd4fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5bc3b67e9e4afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba919aa58cb4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc4a0fba4fd4fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d39493ed854613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5bc3b67e9e4afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>