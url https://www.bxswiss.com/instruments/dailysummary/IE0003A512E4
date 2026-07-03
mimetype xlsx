--- v7 (2026-06-07)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf6a4acdb9641d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d28346aebf4c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5bc3b67e9e4afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193bc3a6896e400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d39493ed854613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5bc3b67e9e4afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715f8c3c04754385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193bc3a6896e400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,506</x:t>
-[...360 lines deleted...]
-          <x:t>8,707</x:t>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>