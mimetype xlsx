--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d28346aebf4c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e3c4b0c315433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193bc3a6896e400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6703d2fca6408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715f8c3c04754385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193bc3a6896e400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93920fed72e47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6703d2fca6408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,756</x:t>
-[...107 lines deleted...]
-          <x:t>8,599</x:t>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,539</x:t>
-[...404 lines deleted...]
-          <x:t>8,827</x:t>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>