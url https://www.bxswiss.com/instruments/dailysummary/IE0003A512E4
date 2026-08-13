--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e3c4b0c315433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e85e8c4a56c4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6703d2fca6408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d38f5820e75471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93920fed72e47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6703d2fca6408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3179e672f64f4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d38f5820e75471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>8,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,953</x:t>
-[...436 lines deleted...]
-          <x:t>8,249</x:t>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>