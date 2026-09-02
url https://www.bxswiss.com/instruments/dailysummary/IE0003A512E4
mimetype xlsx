--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e85e8c4a56c4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197033d185724382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d38f5820e75471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053e3757cf4e4876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3179e672f64f4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d38f5820e75471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e2ff405de74340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053e3757cf4e4876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,831</x:t>
-[...31 lines deleted...]
-          <x:t>8,715</x:t>
+          <x:t>8,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,733</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>9,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>