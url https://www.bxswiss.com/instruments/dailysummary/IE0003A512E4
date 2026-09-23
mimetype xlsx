--- v11 (2026-09-02)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197033d185724382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02214ee288c84c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053e3757cf4e4876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2b2a4dfb1544bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e2ff405de74340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053e3757cf4e4876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7192cb4c0e54b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2b2a4dfb1544bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>8,821</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,821</x:t>
+          <x:t>8,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>8,889</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,866</x:t>
-[...112 lines deleted...]
-          <x:t>8,773</x:t>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>