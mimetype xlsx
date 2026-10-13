--- v12 (2026-09-23)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02214ee288c84c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7a6da0839c440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2b2a4dfb1544bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dcc450bab045e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7192cb4c0e54b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2b2a4dfb1544bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad3403c7f864954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dcc450bab045e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,889</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,866</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>9,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,159</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>