--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7a6da0839c440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f430363d55543a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dcc450bab045e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bf49bacc504b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad3403c7f864954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dcc450bab045e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913d3fa2bb004caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bf49bacc504b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Artificial Intelligence &amp; Robotics UCITS ETF Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0003A512E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,965</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,926</x:t>
-[...517 lines deleted...]
-          <x:t>9,789</x:t>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>