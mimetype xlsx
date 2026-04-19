--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea4a3255dd44d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72ebca7afb549dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2360e2e90fe4ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ee7914d00047ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483e37da9382429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2360e2e90fe4ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83c770cd91b48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ee7914d00047ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>28,646</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,519</x:t>
-[...372 lines deleted...]
-          <x:t>27,734</x:t>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>