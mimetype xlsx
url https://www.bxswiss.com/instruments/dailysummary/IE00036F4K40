--- v6 (2026-04-19)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72ebca7afb549dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603c3a574f0241c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ee7914d00047ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8890f59342eb4704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83c770cd91b48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ee7914d00047ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e2cc89dd214d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8890f59342eb4704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>27,942</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,660</x:t>
-[...431 lines deleted...]
-          <x:t>28,373</x:t>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>