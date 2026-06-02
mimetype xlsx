--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603c3a574f0241c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f67472a93c4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8890f59342eb4704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eebab55ee44c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e2cc89dd214d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8890f59342eb4704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02806dae300047d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eebab55ee44c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>27,112</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,273</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>26,854</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>