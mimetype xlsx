--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f67472a93c4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e70cc09c5f48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eebab55ee44c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c56390ba424fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02806dae300047d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eebab55ee44c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51aad4403df4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c56390ba424fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>