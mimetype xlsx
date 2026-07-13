--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e70cc09c5f48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185072901c284a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c56390ba424fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2979498ac76b4557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51aad4403df4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c56390ba424fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3e19c5439e433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2979498ac76b4557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,165</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>28,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,994</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>