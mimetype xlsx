--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185072901c284a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0c812d3fe74b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2979498ac76b4557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159607f7c3714b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3e19c5439e433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2979498ac76b4557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d6f0b6fc8cf4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159607f7c3714b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>