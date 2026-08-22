--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0c812d3fe74b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bd39653dcd4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159607f7c3714b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b86b43ae7c74d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d6f0b6fc8cf4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159607f7c3714b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf077a793fe94c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b86b43ae7c74d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>30,117</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>30,293</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>