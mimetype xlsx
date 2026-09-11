--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bd39653dcd4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012d878e5d3c45e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b86b43ae7c74d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe0bba72dd074f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf077a793fe94c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b86b43ae7c74d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4163b1172e14690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe0bba72dd074f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>