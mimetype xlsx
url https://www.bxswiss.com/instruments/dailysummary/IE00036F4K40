--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012d878e5d3c45e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d36c37d63f4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe0bba72dd074f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4311db6b074f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4163b1172e14690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe0bba72dd074f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re380ed5785c348e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4311db6b074f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 3 Good Health UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00036F4K40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>33,038</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>32,996</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,604</x:t>
-[...301 lines deleted...]
-          <x:t>31,357</x:t>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>