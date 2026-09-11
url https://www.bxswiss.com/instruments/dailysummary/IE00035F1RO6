--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba098487da14ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2211fa33e9b426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reead10d2564b413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9d680ce31b44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314b530a480443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reead10d2564b413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c537cbf8b134b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9d680ce31b44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>11,829</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,808</x:t>
-[...65 lines deleted...]
-          <x:t>11,763</x:t>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,676</x:t>
-[...301 lines deleted...]
-          <x:t>11,318</x:t>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>