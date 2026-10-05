--- v13 (2026-09-11)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2211fa33e9b426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757ac2428b39492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9d680ce31b44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d281b71ee54e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c537cbf8b134b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9d680ce31b44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dad60a3ce1416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d281b71ee54e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,902</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,852</x:t>
-[...367 lines deleted...]
-          <x:t>11,884</x:t>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,740</x:t>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...208 lines deleted...]
-          <x:t>11,912</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>