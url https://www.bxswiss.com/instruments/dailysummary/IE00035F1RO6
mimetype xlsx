--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757ac2428b39492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236b4e3c86f34c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d281b71ee54e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2855339216444e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dad60a3ce1416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d281b71ee54e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f97613b4d84208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2855339216444e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>11,964</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...289 lines deleted...]
-          <x:t>12,510</x:t>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>