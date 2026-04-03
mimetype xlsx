--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223f279d85cc4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b2ba1690534b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20926bef3fb4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff7296d37324fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70d1278f1754c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20926bef3fb4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492c91dcfe9c4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff7296d37324fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>10,160</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,016</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,016</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,953</x:t>
-[...512 lines deleted...]
-          <x:t>9,946</x:t>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>