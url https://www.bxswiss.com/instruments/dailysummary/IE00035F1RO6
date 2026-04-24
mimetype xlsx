--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b2ba1690534b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc7250184c7469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff7296d37324fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7ef422147d4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492c91dcfe9c4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff7296d37324fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1828139bb8cf4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7ef422147d4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,638</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,842</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>10,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,003</x:t>
-[...296 lines deleted...]
-          <x:t>9,855</x:t>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>