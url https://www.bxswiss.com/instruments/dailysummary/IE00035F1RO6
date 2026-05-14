--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc7250184c7469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceec4ff2389b455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7ef422147d4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212ce07f3d9c4102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1828139bb8cf4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7ef422147d4f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56db221cb4ec4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212ce07f3d9c4102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>