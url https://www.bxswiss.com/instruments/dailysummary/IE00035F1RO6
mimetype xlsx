--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceec4ff2389b455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2af47c38b149ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212ce07f3d9c4102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d122ec8733e4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56db221cb4ec4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212ce07f3d9c4102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fbb8b2bdde4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d122ec8733e4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,768</x:t>
-[...16 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,737</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>10,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,879</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>