--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2af47c38b149ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2108c40f92e94a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d122ec8733e4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a3dc6cdeee457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fbb8b2bdde4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d122ec8733e4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38aeb29ea934c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a3dc6cdeee457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>11,459</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>