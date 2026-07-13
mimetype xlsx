--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2108c40f92e94a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356ea752ff604933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a3dc6cdeee457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96e3ed275f34432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38aeb29ea934c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a3dc6cdeee457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32f282cfcb0409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96e3ed275f34432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>