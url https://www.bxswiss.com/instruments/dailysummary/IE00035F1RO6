--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356ea752ff604933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba098487da14ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96e3ed275f34432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reead10d2564b413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32f282cfcb0409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96e3ed275f34432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314b530a480443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reead10d2564b413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00035F1RO6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>11,772</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>